--- v0 (2026-02-05)
+++ v1 (2026-05-09)
@@ -54,176 +54,176 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
     <t>2019</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Reinaldo</t>
   </si>
   <si>
-    <t>https://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2019/25/indicacao_reinaldo_de_n_01-19.pdf</t>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2019/25/indicacao_reinaldo_de_n_01-19.pdf</t>
   </si>
   <si>
     <t>"Reforma do Ginásio Poliesportivo do Distrito de Itabaiana".</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>Ernandes</t>
   </si>
   <si>
-    <t>https://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2019/22/indicacao_ernandes_de_n_01-19.pdf</t>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2019/22/indicacao_ernandes_de_n_01-19.pdf</t>
   </si>
   <si>
     <t>"Conserto da Fonte Luminosa situada na Praça da Prainha em Mucurici”.</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>Ernesto Brunoro Couto</t>
   </si>
   <si>
-    <t>https://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2019/26/indicacao_ernesto_de_n_01-19.pdf</t>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2019/26/indicacao_ernesto_de_n_01-19.pdf</t>
   </si>
   <si>
     <t>"Reforma e Manutenção dos Parques Infantis e Academias Populares no município de Mucurici".</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>Ivanilson</t>
   </si>
   <si>
-    <t>https://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2019/27/indicacao_ivanilson_de_n_01-19.pdf</t>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2019/27/indicacao_ivanilson_de_n_01-19.pdf</t>
   </si>
   <si>
     <t>"Disponibilizar a ambulância que atende o distrito de ÁGUA BOA para que também possa atender as demandas de saúde das comunidades do Pajeú e Campista".</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2019/28/indicacao_ernandes_de_n_04-19.pdf</t>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2019/28/indicacao_ernandes_de_n_04-19.pdf</t>
   </si>
   <si>
     <t>"Troca de pavimentação da Rua Zelita Ribeiro de Barros."</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2019/29/indicacao_reinaldo_de_n_06-19.pdf</t>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2019/29/indicacao_reinaldo_de_n_06-19.pdf</t>
   </si>
   <si>
     <t>"Complementação de calçamento da Rua Ricardo Pires das proximidades da casa de Noeme, passando pelo centro de eventos_x000D_
 ao calçamento que liga a Escola Estadual em Itabaiana. "</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>Tomaz</t>
   </si>
   <si>
-    <t>https://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2019/30/indicacao_tomaz_de_n_03-19.pdf</t>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2019/30/indicacao_tomaz_de_n_03-19.pdf</t>
   </si>
   <si>
     <t>"Construção de uma represa de grande porte no distrito de Itabaiana".</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2019/31/indicacao_ivanilson_de_n_03-19.pdf</t>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2019/31/indicacao_ivanilson_de_n_03-19.pdf</t>
   </si>
   <si>
     <t>"Realizar 2ª Noite Cultural nas localidades do Assentamento Córrego da Laje e Água Boa."</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>Otávio</t>
   </si>
   <si>
-    <t>https://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2019/32/indicacao_otavio_de_n_02-19.pdf</t>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2019/32/indicacao_otavio_de_n_02-19.pdf</t>
   </si>
   <si>
     <t>"Construção de redutor de velocidade tipo lombada na Rua Presidente Kennedy, em frente a AgroMix, e instalação de placas_x000D_
 de sinalização nos cruzamentos da Rua Rio de Janeiro com Avenida Parque Itaúnas e Rua Rio de Janeiro com Rua Nova Bahia."</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2019/33/indicacao_ivanilson_de_n_04-19.pdf</t>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2019/33/indicacao_ivanilson_de_n_04-19.pdf</t>
   </si>
   <si>
     <t>"Disponibilizar 02 (duas) horas de draga aos pequenos produtores agrícolas do município de Mucurici/ES."</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -530,68 +530,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2019/25/indicacao_reinaldo_de_n_01-19.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2019/22/indicacao_ernandes_de_n_01-19.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2019/26/indicacao_ernesto_de_n_01-19.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2019/27/indicacao_ivanilson_de_n_01-19.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2019/28/indicacao_ernandes_de_n_04-19.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2019/29/indicacao_reinaldo_de_n_06-19.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2019/30/indicacao_tomaz_de_n_03-19.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2019/31/indicacao_ivanilson_de_n_03-19.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2019/32/indicacao_otavio_de_n_02-19.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2019/33/indicacao_ivanilson_de_n_04-19.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2019/25/indicacao_reinaldo_de_n_01-19.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2019/22/indicacao_ernandes_de_n_01-19.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2019/26/indicacao_ernesto_de_n_01-19.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2019/27/indicacao_ivanilson_de_n_01-19.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2019/28/indicacao_ernandes_de_n_04-19.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2019/29/indicacao_reinaldo_de_n_06-19.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2019/30/indicacao_tomaz_de_n_03-19.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2019/31/indicacao_ivanilson_de_n_03-19.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2019/32/indicacao_otavio_de_n_02-19.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2019/33/indicacao_ivanilson_de_n_04-19.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H11"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="3" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="21" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="102.5703125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="101.7109375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="142.140625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>