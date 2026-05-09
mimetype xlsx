--- v0 (2026-02-05)
+++ v1 (2026-05-09)
@@ -51,942 +51,942 @@
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
     <t>2021</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
-    <t>https://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2021/61/projeto_de_lei_01_2021.pdf</t>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2021/61/projeto_de_lei_01_2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização de prorrogação do Convênio nº 01/2020, firmado com o Hospital Maternidade São Mateus - Casa de Nossa Senhora Aparecida, previsto na Lei Municipal nº 740/2020</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.mucurici.es.leg.br/media/</t>
+    <t>http://sapl.mucurici.es.leg.br/media/</t>
   </si>
   <si>
     <t>Autorizar o poder executivo a conceder bolsas de informação aos profissionais da secretaria municipal de saúde, vinculados ao programa de qualificação da atenção primária à saúde</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2021/63/projeto_de_lei_03_2021.pdf</t>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2021/63/projeto_de_lei_03_2021.pdf</t>
   </si>
   <si>
     <t>Fixar o valor para pagamento de obrigações de requisição de pequeno Valor-RPV, decorrentes de decisões judiciais, nos termos do art. 100, §§ 3º e 4º da Constituição Federal e dá outras providências</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2021/64/projeto_de_lei_04_2021.pdf</t>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2021/64/projeto_de_lei_04_2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a reestruturação do Conselho Municipal de Acompanhamento e Controle Social (CACS),  do Fundo de Manutenção e Desenvolvimento da Educação Básica da Valorização dos Profissionais da Educação (Fundeb), em conformidade com art. 212-A  da Constituição Federal e regulamento na forma da Lei Federal nº 14.113, de  25 de dezembro 2020</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2021/65/projeto_de_lei_05_2021.pdf</t>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2021/65/projeto_de_lei_05_2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a contratação de estagiários, nos termos da Lei Federal de nº 11.788/2008 e autorização de celebração de Convênio com Poder Judiciário do Estado do Espírito Santo para a sessão de estagiários ao Fórum da Comarca de  Mucurici/ES</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2021/66/projeto_de_lei_06_2021.pdf</t>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2021/66/projeto_de_lei_06_2021.pdf</t>
   </si>
   <si>
     <t>Autoriza o poder executivo a adquirir bem imóvel</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2021/67/projeto_de_lei_07_2021.pdf</t>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2021/67/projeto_de_lei_07_2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização de concessão de Subvenção Social à Associação Pestalozzi</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>Autoriza o poder Executivo Municipal a realizar a Inclusão/Incorporação de área ao imóvel onde funciona a UMIM - Unidade Mista de Internação de Mucurici/ES</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2021/69/pl_009_de_2021.pdf</t>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2021/69/pl_009_de_2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as diretrizes para a elaboração da lei orçamentaria para o exercício de 2022 e dá outras providencias</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2021/70/pl_n_10_de_2021.pdf</t>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2021/70/pl_n_10_de_2021.pdf</t>
   </si>
   <si>
     <t>Autorizar O Poder Executivo Municipal a adquirir bem imóvel</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2021/71/pl_n_11_de_2021.pdf</t>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2021/71/pl_n_11_de_2021.pdf</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2021/72/pl_n_12_de_2021.pdf</t>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2021/72/pl_n_12_de_2021.pdf</t>
   </si>
   <si>
     <t>Autorizar O Poder Executivo Municipal a adquirir bens imóveis</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2021/73/pl_n_13_de_2021.pdf</t>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2021/73/pl_n_13_de_2021.pdf</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2021/74/pl_n_14_de_2021.pdf</t>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2021/74/pl_n_14_de_2021.pdf</t>
   </si>
   <si>
     <t>Criar o fundo Municipal de Educação Infantil e do Ensino Fundamental do Município de Mucurici/ES</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2021/76/pl_n_15_de_2021.pdf</t>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2021/76/pl_n_15_de_2021.pdf</t>
   </si>
   <si>
     <t>Dispões sobre a criação do Serviço de Inspeção Municipal e os procedimentos de inspeção sanitária e industrial em estabelecimentos que produzam produtos de origem animal, no município de Mucurici/ES</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2021/101/pl_n_16_de_2021_-_loa.pdf</t>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2021/101/pl_n_16_de_2021_-_loa.pdf</t>
   </si>
   <si>
     <t>Estima a receita e fixa despesa do município de Mucurici para o exercício financeiro de 2022</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2021/103/pl_n_17_de_2021_-_ppa.pdf</t>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2021/103/pl_n_17_de_2021_-_ppa.pdf</t>
   </si>
   <si>
     <t>Dispõe o Plano Plurianual para o período de 2022 a 2025</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2021/102/pl_n_18_de_2021.pdf</t>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2021/102/pl_n_18_de_2021.pdf</t>
   </si>
   <si>
     <t>Atualiza valores de Demonstrativos da LDO com a LOA para o exercício financeiro de 2022</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2021/117/pl_19_de_2021.pdf</t>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2021/117/pl_19_de_2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre alteração de dispositivos da lei n° 508/2009, que versa sobre o parcelamento de solo para fins urbanos no Município de Mucurici/ES e dá outras providências</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2021/118/pl_20_de_2021.pdf</t>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2021/118/pl_20_de_2021.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a adquirir bem imóvel</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2021/119/pl_21_de_2021.pdf</t>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2021/119/pl_21_de_2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre alteração de dispositivo da Lei Municipal n° 727/2019, que trata do auxilio alimentação concedido aos médicos</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2021/120/oficio_n_264_de_2021_errata_pl_22_de_2021.pdf</t>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2021/120/oficio_n_264_de_2021_errata_pl_22_de_2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Criação do conselho Municipal de Cultura e do Fundo Municipal de Cultura no Município de Mucurici/ES</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2021/121/pl_23_de_2021.pdf</t>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2021/121/pl_23_de_2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre alteração de dispositivo da Lei Municipal n° 507, de 17 de julho de 2009, que trata sobre o perímetro urbano desta municipalidade</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2021/123/pl_n_24_de_2021.pdf</t>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2021/123/pl_n_24_de_2021.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a adquirir bem imóvel.</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2021/124/pl_n_25_de_2021.pdf</t>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2021/124/pl_n_25_de_2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre concessão de abono-fundeb aos profissionais da educação básica do município de Mucurici/es</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
     <t>Institui no âmbito do Município de Mucurici, Estado do Espírito Santo, a Taxa de Serviço de Coleta, Remoção Final de Lixo ou Resíduos - TSLR e dá outras providências nos termos da Lei Federal nº 14.026/2020, que alterou a Lei Federal n°11.445/2007.</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2021/77/plc_n_01_de_2021_do_legislativo.pdf</t>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2021/77/plc_n_01_de_2021_do_legislativo.pdf</t>
   </si>
   <si>
     <t>Regulamenta, em âmbito municipal, o disposto art. 168, da constituição federal que trata dos repasses de recursos visando adequar o orçamento destes à arrecadação real do município</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
     <t>Eliane Vieira Silva Ramos</t>
   </si>
   <si>
-    <t>https://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2021/100/mocao_de_aplausos_n_01_de_2021_-_vereadora_eliane.pdf</t>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2021/100/mocao_de_aplausos_n_01_de_2021_-_vereadora_eliane.pdf</t>
   </si>
   <si>
     <t>Moção de aplausos em homenagem à iniciativa dos policiais militares e  dos membros da associação do catadores de materiais recicláveis do município</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
-    <t>https://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2021/39/indicacao_01_eliane.pdf</t>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2021/39/indicacao_01_eliane.pdf</t>
   </si>
   <si>
     <t>Seja feita a construção de banheiros/vestiários masculinos e femininos na Quadra de Esportes de Agua Boa.</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
     <t>Ernesto Brunoro Couto</t>
   </si>
   <si>
-    <t>https://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2021/40/indicacao_01_ernesto.pdf</t>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2021/40/indicacao_01_ernesto.pdf</t>
   </si>
   <si>
     <t>Compra de um Bebedouro Elétrico, modelo uso botijão de agua, para Capela Mortuária de Mucurici.</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2021/41/indicacao_02_eliane.pdf</t>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2021/41/indicacao_02_eliane.pdf</t>
   </si>
   <si>
     <t>Reativar "Fonte das Aguas Malucas" da Praça da prainha- bairro Vista do Balneário de Mucurici.</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2021/42/indicacao_ernesto.pdf</t>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2021/42/indicacao_ernesto.pdf</t>
   </si>
   <si>
     <t>Que viabilize com máxima urgência a implantação de "Quebra Molas" ou "Lombadas" Principalmente na Rua Carlos Chagas: em frente a Creche e na Rua Carlos Chagas esquina com a Rua Guaçuí.</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2021/43/indicacao_03_ernesto.pdf</t>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2021/43/indicacao_03_ernesto.pdf</t>
   </si>
   <si>
     <t>Que viabilize com máxima urgência possível, junto ao Órgão responsável pela manutenção do asfalto que liga Mucurici ao Distrito de Itabaiana, que faça uma operação tapa buracos.</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
     <t>Romário</t>
   </si>
   <si>
-    <t>https://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2021/44/indicacao_01_romario.pdf</t>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2021/44/indicacao_01_romario.pdf</t>
   </si>
   <si>
     <t>Seja feita a reforma na quadra de Esportes situada na Rua André Novais - Bairro Boa vista, nesta Cidade de Mucurici.</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
     <t>Gerson Bispo de Oliveira</t>
   </si>
   <si>
-    <t>https://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2021/45/indicacao_01_gerson.pdf</t>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2021/45/indicacao_01_gerson.pdf</t>
   </si>
   <si>
     <t>Compra de terreno para ampliação do Cemitério Municipal de Mucurici.</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
     <t>Ricardo</t>
   </si>
   <si>
-    <t>https://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2021/46/indiacao_ricardo_1.pdf</t>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2021/46/indiacao_ricardo_1.pdf</t>
   </si>
   <si>
     <t>Tome as Providencias necessárias, para que seja realizada a limpeza das Ruas do assentamento Córrego da Lage.</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2021/47/indicacao_ricardo_2.pdf</t>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2021/47/indicacao_ricardo_2.pdf</t>
   </si>
   <si>
     <t>Que viabilize, com a máxima Urgência possível, junto ao Órgão competente e responsável pela implantação de " Quebra Molas", " Lombadas" ou redutor de velocidades na Rua Manoel Pereira Sena - Bairro Alto Bonito, nesta Cidade.</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2021/48/indicacao_03_ricardo.pdf</t>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2021/48/indicacao_03_ricardo.pdf</t>
   </si>
   <si>
     <t>Seja feita a construção de banheiros/vestiários masculinos e femininos na Quadra de Esportes do Assentamento Córrego da Lage.</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2021/49/indicacao_04_ricardo.pdf</t>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2021/49/indicacao_04_ricardo.pdf</t>
   </si>
   <si>
     <t>Seja feita ampla manutenção no abastecimento de Agua no assentamento Córrego da Lage, bem como a compra de suplementos essenciais para o fornecimento de agua com qualidade ao consumo humano.</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2021/50/indicacao_05_ricardo.pdf</t>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2021/50/indicacao_05_ricardo.pdf</t>
   </si>
   <si>
     <t>Que seja feita a limpeza da Represa onde faz a capitação de agua que abastece a agrovila do assentamento Córrego da Lage.</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2021/51/indicacao_06_ricardo.pdf</t>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2021/51/indicacao_06_ricardo.pdf</t>
   </si>
   <si>
     <t>Para que tome as providencias necessárias junto a concessionaria de Telefonia Móvel VIVO, para a instalação de Torre ou Antena para o Assentamento Córrego da Lage.</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
     <t>Determinar ao setor competente que proceda a reforma geral no campo de futebol, localizado no assentamento Córrego da Lage.</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2021/53/indicacao_01_coletiva.pdf</t>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2021/53/indicacao_01_coletiva.pdf</t>
   </si>
   <si>
     <t>Compra de terreno para ampliação do Cemitério Municipal no Distrito de Itabaiana.</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2021/54/ricardo_8.pdf</t>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2021/54/ricardo_8.pdf</t>
   </si>
   <si>
     <t>QUE SEJA FEITA UM TRABALHO DE ATERRO NAS RUAS DA AGROVILA DO ASSENTAMENTO CORREGO DA LAGE.</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2021/55/ricardo9.pdf</t>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2021/55/ricardo9.pdf</t>
   </si>
   <si>
     <t>" INDICA AO SENHOR PREFEITO MUNICIPAL, PARA QUE DENTRO DAS POSSIBILIDADES  E ANALISES, COLOQUE FAIXAS DE PEDESTRES E PLACAS DE SINALIZAÇÃO NA ESQUINA DO POSTO DE SAÚDE..</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2021/56/indicacao_coletiva_1.pdf</t>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2021/56/indicacao_coletiva_1.pdf</t>
   </si>
   <si>
     <t>" O MUNICIPIO DE MUCURICI PASSA A ADERIR  AO PLANEJAMENTO FAMILIAR CRIADO POR LEI FEDERAL N°9,263/96"</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
     <t>" O  MUNICIPIO DE MUCURICI PASSA A ADERIR AO CONSÓRCIO CONECTAR, CRIADO PELA FRENTE NACIONAL DE PREFEITOS (NFP), PARA AQUISIÇÃO DE VACINAS CONTRA A COVID -19.</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2021/58/indicacao_20.pdf</t>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2021/58/indicacao_20.pdf</t>
   </si>
   <si>
     <t>Para que tome providências necessárias  para fazer aquisição de roçadeira para fazer a limpeza das adjacências da ETA (Estação de Tratamento de Água) no Assentamento Córrego da Lage</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2021/59/indicacao_21_ricardo.pdf</t>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2021/59/indicacao_21_ricardo.pdf</t>
   </si>
   <si>
     <t>Para que tome providências necessárias junto ao legislativo estadual e governo estadual através da Secretaria de Esporte e Lazer (SESPORT), para que através de emenda parlamenta ou recurso direto, possa se fazer ACADEMIA AO AR LIVRE no Assentamento Córrego da Lage</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2021/60/indicacao_22_ricardo.pdf</t>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2021/60/indicacao_22_ricardo.pdf</t>
   </si>
   <si>
     <t>Para que tome providências necessárias junto ao legislativo estadual e governo estadual através da Secretaria de Esportes e Lazer (SESPORT), para que através de emenda parlamenta ou recurso direto, possa se fazer um CAMPO SOCIETY no Assentamento Córrego da Lage</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2021/78/indicacao_01b.2021_do_romario.pdf</t>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2021/78/indicacao_01b.2021_do_romario.pdf</t>
   </si>
   <si>
     <t>Solicitando providências para a iluminação da Ruas projetada e Rua do Canto - Distrito de Itabaiana-Mucurici/ES</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2021/79/indicacao_02.2021_do_romario.pdf</t>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2021/79/indicacao_02.2021_do_romario.pdf</t>
   </si>
   <si>
     <t>Solicitando providências para a abertura e melhorias na estrada que liga os distrito de Itabaiana x Água Boa</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2021/80/indicacao_03.2021_do_romario.pdf</t>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2021/80/indicacao_03.2021_do_romario.pdf</t>
   </si>
   <si>
     <t>Solicitando a disponibilização de árvores frutíferas e não frutíferas para a doação aos munícipes</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2021/81/indicacao_10.2021_do_ricardo.pdf</t>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2021/81/indicacao_10.2021_do_ricardo.pdf</t>
   </si>
   <si>
     <t>Para que tome providência necessárias juntos ao governo Estadual e Federal, para implantação do PNCF (Programa Nacional de Crédito Fundiário) em nosso município</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2021/82/indicacao_11.2021_do_ricardo.pdf</t>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2021/82/indicacao_11.2021_do_ricardo.pdf</t>
   </si>
   <si>
     <t>Para que tome providências necessárias junto ao Legislativo estadual e Governo Estadual através de sua secretaria de agricultura, para aquisição de um trator com equipamentos agrícolas para o Assentamento Córrego da Lage</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2021/83/indicacao_12.2021_do_ricardo.pdf</t>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2021/83/indicacao_12.2021_do_ricardo.pdf</t>
   </si>
   <si>
     <t>Para que a frota de maquinários da Prefeitura (Retro Escavadeira, Escavadeira Hidráulica, Rolo Compactador, Trato Agrícola e quaisquer outro) trabalhe de forma a abranger o número máximo de produtores de determinada região por um determinado período de tempo, desde que os produtores cumpram as responsabilidades com o decreto vigente referente aos valores da prestação  de serviços através de depósito bancário</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2021/84/indicacao_13.2021_do_ricardo.pdf</t>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2021/84/indicacao_13.2021_do_ricardo.pdf</t>
   </si>
   <si>
     <t>Para que tome providências necessárias, junto ao legislativo estadual e governo estadual através de sua secretaria de agricultura, para que através de emenda parlamentar ou recurso direto, a farinheira do Assentamento Córrego da Lage volte a funcionar</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2021/85/indicacao_14.2021_do_ricardo.pdf</t>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2021/85/indicacao_14.2021_do_ricardo.pdf</t>
   </si>
   <si>
     <t>Para que tome providências necessárias, junto ao legislativo estadual e governo estadual, através de sua secretaria de agricultura ou recurso próprio da Prefeitura, para aquisição de equipamentos e serviço com mão de obra, para o conserto do Curral Comunitário do Assentamento Córrego da Lage</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2021/86/indicacao_15.2021_do_ricardo.pdf</t>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2021/86/indicacao_15.2021_do_ricardo.pdf</t>
   </si>
   <si>
     <t>Para que tome providências necessárias, junto à secretaria de saúde municipal, estadual ou órgão competente, para que os motoristas dos veículos destinados à área da saúde façam cursos de capacitação, principalmente de primeiros socorros</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2021/87/ata_sessao_ordinaria_16.08.2021.pdf</t>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2021/87/ata_sessao_ordinaria_16.08.2021.pdf</t>
   </si>
   <si>
     <t>Para que tome providências necessárias junto a secretaria de agricultura municipal, estadual ou órgão competente para que seja implantado no município, o programa de recuperação de nascentes</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2021/88/indicacao_17.2021_do_ricardo.pdf</t>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2021/88/indicacao_17.2021_do_ricardo.pdf</t>
   </si>
   <si>
     <t>Para que tome providências necessárias junto a secretaria de agricultura municipal, estadual ou órgão competente para que seja implantado no município, o programa de construção de barragens comunitárias</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2021/89/indicacao_18.2021_do_ricardo.pdf</t>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2021/89/indicacao_18.2021_do_ricardo.pdf</t>
   </si>
   <si>
     <t>Para que tome providências necessárias junto ao legislativo estadual e governo estadual através da Secretaria de Agricultura, Abastecimento, Aquicultura e Pesca (Seag), pelo Programa de Calçamento Rural, para que através de emenda parlamentar ou recurso direto, possa se fazer o calçamento das ruas do Assentamento Córrego da Lage</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2021/90/indicacao_19.2021_do_ricardo.pdf</t>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2021/90/indicacao_19.2021_do_ricardo.pdf</t>
   </si>
   <si>
     <t>Para que tome providências necessárias junto ao legislativo estadual e governo estadual através da Secretaria de Agricultura, Abastecimento, Aquicultura e Pesca (Seag), pelo Programa de Caminhos do Campo, para que através de emenda parlamentar ou recurso direto, possa se fazer a pavimentação da estrada Mucurici x Agrovila no Assentamento Córrego da Lage</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2021/91/indicacao_05_eliane.pdf</t>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2021/91/indicacao_05_eliane.pdf</t>
   </si>
   <si>
     <t>Solicitando reforma do calçamento da Rua Castro Alves localizada, no distrito de Água Boa - Mucurici/ES</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2021/92/indicacao_04_romario.pdf</t>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2021/92/indicacao_04_romario.pdf</t>
   </si>
   <si>
     <t>Solicitando Providências para pintura do alambrado do campo de futebol de Itabaiana , bem como pintura da ferragens da garagem Municipal</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
     <t>Ronaldo</t>
   </si>
   <si>
-    <t>https://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2021/93/indicacao_01_ronaldo.pdf</t>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2021/93/indicacao_01_ronaldo.pdf</t>
   </si>
   <si>
     <t>Implantação de um sistema de segurança com câmeras ligadas 24 horas nos acessos e saídas das cidades de Mucurici e Itabaiana</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
     <t>Otávio</t>
   </si>
   <si>
-    <t>https://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2021/94/indicacao_01.2021_do_otavio.pdf</t>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2021/94/indicacao_01.2021_do_otavio.pdf</t>
   </si>
   <si>
     <t>Distribuição de kits contendo itens essenciais para higiene pessoal a famílias carentes de Mucurici/ES</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2021/95/indicacao_02.2021_do_otavio.pdf</t>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2021/95/indicacao_02.2021_do_otavio.pdf</t>
   </si>
   <si>
     <t>Solicitando Construção de parque Infantil, na Praça Aristides Almeida Sampaio, localizada no bairro Alto Bonito - Mucurici/ES</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2021/96/indicacao_02.2021_do_gerson.pdf</t>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2021/96/indicacao_02.2021_do_gerson.pdf</t>
   </si>
   <si>
     <t>Solicitando providências para reforma e revitalização da Praça Aristides Almeida Sampaio, localizada no bairro Alto Bonito - Mucurici/ES</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2021/97/indicacao_02.2021_do_ronaldo.pdf</t>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2021/97/indicacao_02.2021_do_ronaldo.pdf</t>
   </si>
   <si>
     <t>Instalação de câmeras de monitoramento nas creches e escolas do ensino fundamental, neste município</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2021/98/indicacao_03.2021_da_eliane.pdf</t>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2021/98/indicacao_03.2021_da_eliane.pdf</t>
   </si>
   <si>
     <t>Solicitando perfuração/construção de poço artesiano no distrito de Água Boa - Mucurici/ES</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2021/99/indicacao_04.2021_da_eliane.pdf</t>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2021/99/indicacao_04.2021_da_eliane.pdf</t>
   </si>
   <si>
     <t>Solicitando reforma da praça Sebastião Pereira Nunes, bem como construção de playground, no distrito de Água Boa - Mucurici/ES</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2021/104/indicacao_23.2021_do_ricardo.pdf</t>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2021/104/indicacao_23.2021_do_ricardo.pdf</t>
   </si>
   <si>
     <t>Para que tome providencias necessárias junto ao legislativo estadual e governo estadual através da Secretaria da Agricultura, Abastecimento e Pesca (Seag), para que através de emenda parlamenta ou recurso direto, possa adquirir tratores com redutores(super redutores e ensiladeiras para o município</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2021/105/indicacao_24.2021_do_ricardo.pdf</t>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2021/105/indicacao_24.2021_do_ricardo.pdf</t>
   </si>
   <si>
     <t>Para que tome providencias necessárias junto ao legislativo estadual e governo estadual através da Secretaria da Agricultura, Abastecimento e Pesca (Seag), para que através de emenda parlamenta ou recurso direto, possa adquirir tratores Tobata com encanteirador, carroça e enxada para o município</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2021/106/indicacao_25.2021_do_ricardo.pdf</t>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2021/106/indicacao_25.2021_do_ricardo.pdf</t>
   </si>
   <si>
     <t>Para que tome providencias necessárias junto ao legislativo estadual e governo estadual através da Secretaria da Agricultura, Abastecimento e Pesca (Seag), para que através de emenda parlamenta ou recurso direto, possa adquirir máquinas compactadoras de silagem para o município</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2021/107/indicacao_26.2021_do_ricardo.pdf</t>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2021/107/indicacao_26.2021_do_ricardo.pdf</t>
   </si>
   <si>
     <t>Para que tome providencias necessárias junto a Secretaria de Obras e Viação, para reforma da estrutura do ponto de ônibus localizado no Assentamento Córrego da Lage, na região conhecida como  "areião"</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2021/108/indicacao_27.2021_do_ricardo.pdf</t>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2021/108/indicacao_27.2021_do_ricardo.pdf</t>
   </si>
   <si>
     <t>Para que tome providencias necessárias junto a Secretaria de Obras e Viação, ou órgãos competentes, para criação de um ponto de parada no Bairro Alto Bonito</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2021/114/indicacao_n_28_de_2021.pdf</t>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2021/114/indicacao_n_28_de_2021.pdf</t>
   </si>
   <si>
     <t>Indicação para adesão do Município aos Serviços de Fiscalização prestados pela Agência de Regulação de Serviços Públicos do Estado do Espírito Santo</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2021/115/indicacao_n_29_de_2021.pdf</t>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2021/115/indicacao_n_29_de_2021.pdf</t>
   </si>
   <si>
     <t>Solicitando a designação/envio de patrulha de policiamento - através de Patrulha, para o Distrito no Assentamento Córrego da Lage</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2021/116/indicacao_n_03_de_2021.pdf</t>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2021/116/indicacao_n_03_de_2021.pdf</t>
   </si>
   <si>
     <t>Solicitando junto ao DETRAN/ES que no momento de sinalização do asfalto recentemente construído na Av. Parque Itaúnas, Bairro Caxias, seja demarcado uma via Mucurici X Ponto Belo como contramão</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
     <t>EMD</t>
   </si>
   <si>
     <t>Emenda</t>
   </si>
   <si>
-    <t>https://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2021/109/emenda_aditiva_01_de_2021_plc_n_01_de_2021.pdf</t>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2021/109/emenda_aditiva_01_de_2021_plc_n_01_de_2021.pdf</t>
   </si>
   <si>
     <t>Instituir no âmbito do Município de Mucurici, Estado do Espirito Santo, a Taxa de Serviço de Coleta Remoção e Destinação Final do Lixo ou Resíduos</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2021/110/emenda_aditiva_02_de_2021_plc_n_01_de_2021.pdf</t>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2021/110/emenda_aditiva_02_de_2021_plc_n_01_de_2021.pdf</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2021/111/emenda_modificativa_01_de_2021_pl_n_11_de_2021.pdf</t>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2021/111/emenda_modificativa_01_de_2021_pl_n_11_de_2021.pdf</t>
   </si>
   <si>
     <t>Emenda Modificativa 01 de 2021 (PL n° 11 de 2021)</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2021/112/emenda_modificativa_02_de_2021_plc_n_01_de_2021.pdf</t>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2021/112/emenda_modificativa_02_de_2021_plc_n_01_de_2021.pdf</t>
   </si>
   <si>
     <t>Emenda Modificativa 02 de 2021 (PLC n° 01 de 2021)</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2021/113/emenda_modificativa_03_de_2021_plc_n_01_de_2021.pdf</t>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2021/113/emenda_modificativa_03_de_2021_plc_n_01_de_2021.pdf</t>
   </si>
   <si>
     <t>Emenda Modificativa 03 de 2021 (PLC n° 01 de 2021)</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
     <t>Dispõe sobre a criação do conselho Municipal de Cultura e do Fundo Municipal de Cultura no Município de Mucurici/ES</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
@@ -1299,68 +1299,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2021/61/projeto_de_lei_01_2021.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2021/63/projeto_de_lei_03_2021.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2021/64/projeto_de_lei_04_2021.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2021/65/projeto_de_lei_05_2021.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2021/66/projeto_de_lei_06_2021.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2021/67/projeto_de_lei_07_2021.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2021/69/pl_009_de_2021.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2021/70/pl_n_10_de_2021.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2021/71/pl_n_11_de_2021.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2021/72/pl_n_12_de_2021.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2021/73/pl_n_13_de_2021.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2021/74/pl_n_14_de_2021.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2021/76/pl_n_15_de_2021.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2021/101/pl_n_16_de_2021_-_loa.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2021/103/pl_n_17_de_2021_-_ppa.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2021/102/pl_n_18_de_2021.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2021/117/pl_19_de_2021.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2021/118/pl_20_de_2021.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2021/119/pl_21_de_2021.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2021/120/oficio_n_264_de_2021_errata_pl_22_de_2021.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2021/121/pl_23_de_2021.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2021/123/pl_n_24_de_2021.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2021/124/pl_n_25_de_2021.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2021/77/plc_n_01_de_2021_do_legislativo.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2021/100/mocao_de_aplausos_n_01_de_2021_-_vereadora_eliane.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2021/39/indicacao_01_eliane.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2021/40/indicacao_01_ernesto.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2021/41/indicacao_02_eliane.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2021/42/indicacao_ernesto.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2021/43/indicacao_03_ernesto.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2021/44/indicacao_01_romario.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2021/45/indicacao_01_gerson.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2021/46/indiacao_ricardo_1.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2021/47/indicacao_ricardo_2.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2021/48/indicacao_03_ricardo.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2021/49/indicacao_04_ricardo.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2021/50/indicacao_05_ricardo.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2021/51/indicacao_06_ricardo.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2021/53/indicacao_01_coletiva.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2021/54/ricardo_8.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2021/55/ricardo9.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2021/56/indicacao_coletiva_1.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2021/58/indicacao_20.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2021/59/indicacao_21_ricardo.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2021/60/indicacao_22_ricardo.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2021/78/indicacao_01b.2021_do_romario.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2021/79/indicacao_02.2021_do_romario.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2021/80/indicacao_03.2021_do_romario.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2021/81/indicacao_10.2021_do_ricardo.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2021/82/indicacao_11.2021_do_ricardo.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2021/83/indicacao_12.2021_do_ricardo.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2021/84/indicacao_13.2021_do_ricardo.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2021/85/indicacao_14.2021_do_ricardo.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2021/86/indicacao_15.2021_do_ricardo.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2021/87/ata_sessao_ordinaria_16.08.2021.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2021/88/indicacao_17.2021_do_ricardo.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2021/89/indicacao_18.2021_do_ricardo.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2021/90/indicacao_19.2021_do_ricardo.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2021/91/indicacao_05_eliane.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2021/92/indicacao_04_romario.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2021/93/indicacao_01_ronaldo.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2021/94/indicacao_01.2021_do_otavio.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2021/95/indicacao_02.2021_do_otavio.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2021/96/indicacao_02.2021_do_gerson.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2021/97/indicacao_02.2021_do_ronaldo.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2021/98/indicacao_03.2021_da_eliane.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2021/99/indicacao_04.2021_da_eliane.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2021/104/indicacao_23.2021_do_ricardo.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2021/105/indicacao_24.2021_do_ricardo.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2021/106/indicacao_25.2021_do_ricardo.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2021/107/indicacao_26.2021_do_ricardo.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2021/108/indicacao_27.2021_do_ricardo.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2021/114/indicacao_n_28_de_2021.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2021/115/indicacao_n_29_de_2021.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2021/116/indicacao_n_03_de_2021.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2021/109/emenda_aditiva_01_de_2021_plc_n_01_de_2021.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2021/110/emenda_aditiva_02_de_2021_plc_n_01_de_2021.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2021/111/emenda_modificativa_01_de_2021_pl_n_11_de_2021.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2021/112/emenda_modificativa_02_de_2021_plc_n_01_de_2021.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2021/113/emenda_modificativa_03_de_2021_plc_n_01_de_2021.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2021/61/projeto_de_lei_01_2021.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2021/63/projeto_de_lei_03_2021.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2021/64/projeto_de_lei_04_2021.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2021/65/projeto_de_lei_05_2021.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2021/66/projeto_de_lei_06_2021.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2021/67/projeto_de_lei_07_2021.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2021/69/pl_009_de_2021.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2021/70/pl_n_10_de_2021.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2021/71/pl_n_11_de_2021.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2021/72/pl_n_12_de_2021.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2021/73/pl_n_13_de_2021.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2021/74/pl_n_14_de_2021.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2021/76/pl_n_15_de_2021.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2021/101/pl_n_16_de_2021_-_loa.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2021/103/pl_n_17_de_2021_-_ppa.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2021/102/pl_n_18_de_2021.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2021/117/pl_19_de_2021.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2021/118/pl_20_de_2021.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2021/119/pl_21_de_2021.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2021/120/oficio_n_264_de_2021_errata_pl_22_de_2021.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2021/121/pl_23_de_2021.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2021/123/pl_n_24_de_2021.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2021/124/pl_n_25_de_2021.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2021/77/plc_n_01_de_2021_do_legislativo.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2021/100/mocao_de_aplausos_n_01_de_2021_-_vereadora_eliane.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2021/39/indicacao_01_eliane.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2021/40/indicacao_01_ernesto.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2021/41/indicacao_02_eliane.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2021/42/indicacao_ernesto.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2021/43/indicacao_03_ernesto.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2021/44/indicacao_01_romario.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2021/45/indicacao_01_gerson.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2021/46/indiacao_ricardo_1.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2021/47/indicacao_ricardo_2.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2021/48/indicacao_03_ricardo.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2021/49/indicacao_04_ricardo.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2021/50/indicacao_05_ricardo.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2021/51/indicacao_06_ricardo.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2021/53/indicacao_01_coletiva.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2021/54/ricardo_8.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2021/55/ricardo9.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2021/56/indicacao_coletiva_1.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2021/58/indicacao_20.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2021/59/indicacao_21_ricardo.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2021/60/indicacao_22_ricardo.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2021/78/indicacao_01b.2021_do_romario.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2021/79/indicacao_02.2021_do_romario.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2021/80/indicacao_03.2021_do_romario.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2021/81/indicacao_10.2021_do_ricardo.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2021/82/indicacao_11.2021_do_ricardo.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2021/83/indicacao_12.2021_do_ricardo.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2021/84/indicacao_13.2021_do_ricardo.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2021/85/indicacao_14.2021_do_ricardo.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2021/86/indicacao_15.2021_do_ricardo.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2021/87/ata_sessao_ordinaria_16.08.2021.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2021/88/indicacao_17.2021_do_ricardo.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2021/89/indicacao_18.2021_do_ricardo.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2021/90/indicacao_19.2021_do_ricardo.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2021/91/indicacao_05_eliane.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2021/92/indicacao_04_romario.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2021/93/indicacao_01_ronaldo.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2021/94/indicacao_01.2021_do_otavio.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2021/95/indicacao_02.2021_do_otavio.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2021/96/indicacao_02.2021_do_gerson.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2021/97/indicacao_02.2021_do_ronaldo.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2021/98/indicacao_03.2021_da_eliane.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2021/99/indicacao_04.2021_da_eliane.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2021/104/indicacao_23.2021_do_ricardo.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2021/105/indicacao_24.2021_do_ricardo.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2021/106/indicacao_25.2021_do_ricardo.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2021/107/indicacao_26.2021_do_ricardo.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2021/108/indicacao_27.2021_do_ricardo.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2021/114/indicacao_n_28_de_2021.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2021/115/indicacao_n_29_de_2021.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2021/116/indicacao_n_03_de_2021.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2021/109/emenda_aditiva_01_de_2021_plc_n_01_de_2021.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2021/110/emenda_aditiva_02_de_2021_plc_n_01_de_2021.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2021/111/emenda_modificativa_01_de_2021_pl_n_11_de_2021.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2021/112/emenda_modificativa_02_de_2021_plc_n_01_de_2021.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2021/113/emenda_modificativa_03_de_2021_plc_n_01_de_2021.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H87"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="23" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="124.42578125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="123.5703125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>