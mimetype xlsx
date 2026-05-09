--- v1 (2026-02-05)
+++ v2 (2026-05-09)
@@ -51,597 +51,597 @@
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
     <t>2022</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
-    <t>https://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2022/125/projeto_de_lei_1.pdf</t>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2022/125/projeto_de_lei_1.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a prorrogar convênio firmado com o Hospital Maternidade São Mateus - Casa de Nossa Senhora Aparecida, previsto na Lei Municipal n° 740/2020</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2022/126/projeto_de_lei_002.pdf</t>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2022/126/projeto_de_lei_002.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a conceder subvenção social à Associação Pestalozzi</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>Arquivo - ARQ</t>
   </si>
   <si>
-    <t>https://sapl.mucurici.es.leg.br/media/</t>
+    <t>http://sapl.mucurici.es.leg.br/media/</t>
   </si>
   <si>
     <t>Dispõe sobre o perímetro Urbano do Município de Mucurici/ES.</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>Dispõe sobre a criação do Polo Industrial de Mucurici.</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2022/131/projeto_de_lei_05.pdf</t>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2022/131/projeto_de_lei_05.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre concessão de Incentivo fiscal para empreendimentos/industrias/empresas interessadas em se instalar no polo industrial de Mucurici e dá outras providências.</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2022/132/projeto_de_lei_06.pdf</t>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2022/132/projeto_de_lei_06.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre alteração de dispositivo da lei Municipal n° 764/2021, referente ao limite considerado para obrigações de pequeno valor.</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2022/133/projeto_fe_lei_07.pdf</t>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2022/133/projeto_fe_lei_07.pdf</t>
   </si>
   <si>
     <t>dispõe sobre autorização de celebração de convênio de cooperação financeira com o Município de ponto Belo/Es- Casa Lar.</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>autoriza o Poder Executivo Municipal a firmar Convênio com o Hospital Maternidade São Mateus- Casa de Nossa Senhora Aparecida.</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2022/135/projeto_de_lei_09.pdf</t>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2022/135/projeto_de_lei_09.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o reajuste nos vencimentos dos Agentes Comunitários de Saúde e de Endemias, conforme previsto na Lei 13.708/2018, que promoveu alteração na Lei Federal n° 11.350, de 5 de outubro de 2006.</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2022/136/projeto_de_lei_10.pdf</t>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2022/136/projeto_de_lei_10.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER  EXECUTIVO MUNICIPAL A CONCEDER REAJUSTE SOBRE OS VENCIMENTOS DOS PROFICIONAIS DA EDUCAÇÃO BÁSICA DE ENSINO.</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2022/137/projeto_de_lei_011.pdf</t>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2022/137/projeto_de_lei_011.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ALTERAÇÃO DA LEI MUNICIPAL N° 743, DE 04 DE MARÇO DE 2020, QUE VERSA SOBRE GRATIFICAÇÃO RECEBIDA PELA COMISSÃO PERMANENTE DE LICITAÇÃO, BEM COMO PELO PREGOEIRO E QUIPE DE APOIO.</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2022/138/projeto_de_lei_12.pdf</t>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2022/138/projeto_de_lei_12.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A REALIZAR ADEQUAÇÃO DOS VENCIMENTOS DOS SERVIDORES PÚBLICOS MUNICIPAIS DE MUCURICI/ES.</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2022/139/projeto_de_lei_13.pdf</t>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2022/139/projeto_de_lei_13.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A CELEBRAÇÃO DE ACORDOS DIRETOS COM OS CREDORES DE PRECATÓRIOS DA ADMINISTRAÇÃO PÚBLICA, CUJOS PAGAMENTOS DOS DÉBITOS JUDICIAIS SEJAM FEITOS ATRAVÉS DE PRECATÓRIOS.</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2022/140/projeto_de_lei_14.pdf</t>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2022/140/projeto_de_lei_14.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE REESTRURAÇÃO DOS SERVIÇOS DE PLANTÕES DA REDE DE URGÊNCIA E EMERGÊNCIA ESPECIALIZADA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2022/160/projeto_de_lei_0152022.pdf</t>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2022/160/projeto_de_lei_0152022.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A CONCEDER AUXÍLIO ALIMENTAÇÃO AOS SECRETÁRIOS MUNICIPAIS DE MUCURICI/ES.</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ESPECIAL PARA A CONSTRUÇÃO DE UNIDADES HABITACIONAIS NESTE MUNICIPIO DE MUCURICI/ES.</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2022/162/projeto_de_lei_0172022.pdf</t>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2022/162/projeto_de_lei_0172022.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A CONCEDER BOLSA DE ESTUDOS A ALUNOS MATRICULADOS EM INSTITUIÇÃO DE ENSINO SUPERIOR NÃO PRESENCIAL.</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2022/163/projeto_de_lei_0182022.pdf</t>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2022/163/projeto_de_lei_0182022.pdf</t>
   </si>
   <si>
     <t>AUTRORIZA O PODER EXECUTIVO MUNICIPAL A CEDER USO DE BEM MÓVEL.</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS DIRETRIZES PARA A ELABORAÇÃO DA LAI ORÇAMENTÁRIA PARA O EXERCÍCIO DE 2023, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2022/165/projeto_de_lei_n021-2022.pdf</t>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2022/165/projeto_de_lei_n021-2022.pdf</t>
   </si>
   <si>
     <t>ESTABELECE A FAIXA DE DOMÍNIO, REGULAMENTA AS ESTRADAS MUNICIPAIS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2022/166/projeto_de_lei_n022-2022.pdf</t>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2022/166/projeto_de_lei_n022-2022.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A RECEBER A TÍTULO GRATUITO E A CEDER O USO DE BENS MÓVEIS.</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2022/167/projeto_de_lei_n023-2022.pdf</t>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2022/167/projeto_de_lei_n023-2022.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A CONCESSÃO DO PISO SALARIAL AOS AGENTES COMUNITÁRIOS DE SAÚDE E DE COMBATE ÁS ENDEMIAS.</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2022/168/projeto_de_lei_n024-2022.pdf</t>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2022/168/projeto_de_lei_n024-2022.pdf</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVO DA LEI MUNICIPAL N° 810, DE 21 DE JULHO DE 2022.</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2022/169/projeto_de_lei_n025-2022.pdf</t>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2022/169/projeto_de_lei_n025-2022.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE REVOGAÇÃO DOS ARTIGOS 27 E 28 DA LEI MINICIPAL N°360/2000 E DAS LEIS MUNICIPAIS N° 405/2003, 510/2009, 543/2010 E 702/2018.</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2022/170/projeto_de_lei_n026-2022.pdf</t>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2022/170/projeto_de_lei_n026-2022.pdf</t>
   </si>
   <si>
     <t>ESTIMA A RECEITA E FIXA DESPESA DO MUNICÍPIO DE MUCURICI PARA O EXERCÍCIO FINANCEIRO DE 2023.</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2022/171/projeto_de_lei_n027-2022.pdf</t>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2022/171/projeto_de_lei_n027-2022.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ATUALIZAÇÃO DOS VALORES DE DEMONSTRATIVOS DA LDO COM A LOA PARA O EXERCÍCIO FINANCEIRO DE 2023.</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2022/172/projeto_de_lei_n028-2022.pdf</t>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2022/172/projeto_de_lei_n028-2022.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA CRÉDITOS ADICIONAIS SUPLEMENTARES.</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
-    <t>https://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2022/173/projeto_de_lei_complementar.pdf</t>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2022/173/projeto_de_lei_complementar.pdf</t>
   </si>
   <si>
     <t>REVOGA O DISPOSITIVO NO ARTIGO 70 E SEGUINTES DA LEI COMPLEMENTAR N° 01/1993, BEM COMO A LEI COMPLEMENTAR N° 11/2011, NO QUE SE REFERE À INSALUBRIDADE, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Ernesto Brunoro Couto</t>
   </si>
   <si>
-    <t>https://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2022/127/indicacao_01_de_2022_ernesto.pdf</t>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2022/127/indicacao_01_de_2022_ernesto.pdf</t>
   </si>
   <si>
     <t>Roçagem do mato e remoção de aguapés na água na represa de Itabaiana</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2022/128/indicacao_02_de_2022_ernesto.pdf</t>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2022/128/indicacao_02_de_2022_ernesto.pdf</t>
   </si>
   <si>
     <t>Reinstalação de toldo na porta de entrada da Unidade de Saúde Elisbela Bredoff na sede deste Município</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
     <t>Eliane Vieira Silva Ramos</t>
   </si>
   <si>
     <t>SOLICITANDO A IMPLANTAÇÃO E IMPLEMENTAÇÃO DO ATENDIMENTO INTINERANTE DOS SERVIÇOS DA ASSISTÊNCIA SOCIAL NAS COMUNIDADES DE ÁGUA BOA E ASSENTAMENTO CÓRREGO DA LAGE.</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2022/142/indicacao_02-2022.pdf</t>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2022/142/indicacao_02-2022.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO A REFORMA/MANUTENÇÃO DA GALERIA LOCALIZADA NO BAIRRO CAXIAS-MUCIRICI/ES.</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2022/143/indicacao_03-2022.pdf</t>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2022/143/indicacao_03-2022.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO EXTENSÃO DO PROJETO "CAMPEÕES DO FUTURO" PARA OS DISTRITOS DE ÁGUA BOA E ASSENTAMENTO CÓRREGO DA LAGE.</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2022/144/indicacao_04-2022.pdf</t>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2022/144/indicacao_04-2022.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO A REFORMA/MANUTENÇÃO DA QUADRA DE ESPORTES LOCALIZADA NO DISTRITO DE ÁGUA BOA-MUCURICI/ES.</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
     <t>Ricardo</t>
   </si>
   <si>
-    <t>https://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2022/145/indicacao_012022.pdf</t>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2022/145/indicacao_012022.pdf</t>
   </si>
   <si>
     <t>REFORMA DA ESCOLA DO ASSENTAMENTO CÓRREGO DA LAGE-VERINO SOSSAI-MUCURICI/ES.</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2022/146/ind._ricardo_022022.pdf</t>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2022/146/ind._ricardo_022022.pdf</t>
   </si>
   <si>
     <t>REFORMA E ATIVAÇÃO DA CRECHE DO ASSENTAMENTO CÓRREGO DA LAGE-MUCURICI/ES.</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2022/147/ind.ricardo_032022.pdf</t>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2022/147/ind.ricardo_032022.pdf</t>
   </si>
   <si>
     <t>REFORMA DO COPAF, BEM COMO MESAS E BARRACAS DA FEIRA-MUCURICI/ES.</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2022/148/ind.ricardo_042022.pdf</t>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2022/148/ind.ricardo_042022.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO A REFORMA DA QUADRA POLIESPORTIVA JAIR RODRIGUES SANTIAGO, LOCALIZADA NO DISTRITO DO ASSENTAMENTO CÓRREGO DA LAGE.</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2022/149/ind.ricardo_052022.pdf</t>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2022/149/ind.ricardo_052022.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO A DESIGNAÇÃO DE SERVIDOR-ATRAVÉS DE PROCESSO SELETIVO OU PERTENCENTE DO QUADRO DE SERVIDORES EFETIVOS DO MUNICÍPIO, PARA A CONSTANTE LIMPEZA DAS RUAS E REPARTIÇÕES PÚBLICAS LOCALIZADAS NO DISTRITO DO ASSENTEMENTO CÓRREGO DA LAGE.</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
     <t>Otávio</t>
   </si>
   <si>
-    <t>https://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2022/150/indicacao_01-2022.pdf</t>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2022/150/indicacao_01-2022.pdf</t>
   </si>
   <si>
     <t>INSTITUIÇÃO DE KIT LANCHE PARA PACIENTES QUE VIAJAM PARA CIDADES DO ESTADO EM TRATAMENTO DE SAÚDE.</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
     <t>Marcio  Rocha</t>
   </si>
   <si>
-    <t>https://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2022/151/indicacao_01-2022.pdf</t>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2022/151/indicacao_01-2022.pdf</t>
   </si>
   <si>
     <t>ADOÇÃO DE PROVIDÊNCIAS PARA A MANUTENÇÃO , ENCASCALHAMENTO, BEM COMO ANLARGUECIMENTO DA ESTRADA RURAL QUE LIGA O DISTRITO DE ITABAIANA AO MUNICÍPIO DE NANUQUE/MG, PASSANDO PELO ANTIGO POSTO FISCAL.</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
     <t>Romário</t>
   </si>
   <si>
-    <t>https://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2022/152/ind._romario_012022.pdf</t>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2022/152/ind._romario_012022.pdf</t>
   </si>
   <si>
     <t>MANUTENÇÃO E REPARO DA PONTE EDIFICADA SOBRE O RIO ITAÚNAS - SITUADA NA ESTRADA QUE LIGA ITABAIANA X ÁGUA BOA/ES.</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2022/153/ind.romario_022022.pdf</t>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2022/153/ind.romario_022022.pdf</t>
   </si>
   <si>
     <t>REAJUSTE DO TICKET MUNICIPAL "VALE MAIS", OFERTADO AOS SERVIDORES DESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2022/154/ind._romario_032022.pdf</t>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2022/154/ind._romario_032022.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO PROVIDÊNCIAS PARA CALÇAMENTO DA RUA PORTO SEGURO, LOCALIZADA NO DISTRITO DE ITABAIANA - MUCURICI/ES.</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2022/155/reiteracao_01.pdf</t>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2022/155/reiteracao_01.pdf</t>
   </si>
   <si>
     <t>REITERAÇÃO N°01/2022 DA INDICAÇÃO 01/2021.</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2022/156/reiteracao_02.pdf</t>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2022/156/reiteracao_02.pdf</t>
   </si>
   <si>
     <t>REITERAÇÃO  N° 02/2022 DA INDICAÇÃO N° 04/2021.</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2022/157/reiteracao_03.pdf</t>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2022/157/reiteracao_03.pdf</t>
   </si>
   <si>
     <t>REITERAÇÃO N° 03/2022 DA INDICAÇÃO N° 05/2021.</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
-    <t>https://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2022/158/reiteracao_04.pdf</t>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2022/158/reiteracao_04.pdf</t>
   </si>
   <si>
     <t>REITERAÇÃO N° 04/2022 DA INDICAÇÃO N° 01/2021.</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
-    <t>https://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2022/159/reiteracao_05.pdf</t>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2022/159/reiteracao_05.pdf</t>
   </si>
   <si>
     <t>REITARAÇÃO N° 05/2022 DA INDICAÇÃO N° 03/2022.</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
     <t>RGF</t>
   </si>
   <si>
     <t>Relatório de Gestão Fiscal</t>
   </si>
   <si>
-    <t>https://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2022/174/relatorio_de_gestao_fiscal_-_2o_semestre_2022.pdf</t>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2022/174/relatorio_de_gestao_fiscal_-_2o_semestre_2022.pdf</t>
   </si>
   <si>
     <t>RELATÓRIO DE GESTÃO FISCAL - 2º SEMESTRE 2022</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -948,68 +948,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2022/125/projeto_de_lei_1.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2022/126/projeto_de_lei_002.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2022/131/projeto_de_lei_05.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2022/132/projeto_de_lei_06.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2022/133/projeto_fe_lei_07.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2022/135/projeto_de_lei_09.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2022/136/projeto_de_lei_10.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2022/137/projeto_de_lei_011.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2022/138/projeto_de_lei_12.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2022/139/projeto_de_lei_13.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2022/140/projeto_de_lei_14.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2022/160/projeto_de_lei_0152022.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2022/162/projeto_de_lei_0172022.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2022/163/projeto_de_lei_0182022.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2022/165/projeto_de_lei_n021-2022.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2022/166/projeto_de_lei_n022-2022.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2022/167/projeto_de_lei_n023-2022.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2022/168/projeto_de_lei_n024-2022.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2022/169/projeto_de_lei_n025-2022.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2022/170/projeto_de_lei_n026-2022.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2022/171/projeto_de_lei_n027-2022.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2022/172/projeto_de_lei_n028-2022.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2022/173/projeto_de_lei_complementar.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2022/127/indicacao_01_de_2022_ernesto.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2022/128/indicacao_02_de_2022_ernesto.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2022/142/indicacao_02-2022.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2022/143/indicacao_03-2022.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2022/144/indicacao_04-2022.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2022/145/indicacao_012022.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2022/146/ind._ricardo_022022.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2022/147/ind.ricardo_032022.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2022/148/ind.ricardo_042022.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2022/149/ind.ricardo_052022.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2022/150/indicacao_01-2022.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2022/151/indicacao_01-2022.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2022/152/ind._romario_012022.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2022/153/ind.romario_022022.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2022/154/ind._romario_032022.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2022/155/reiteracao_01.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2022/156/reiteracao_02.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2022/157/reiteracao_03.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2022/158/reiteracao_04.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2022/159/reiteracao_05.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2022/174/relatorio_de_gestao_fiscal_-_2o_semestre_2022.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2022/125/projeto_de_lei_1.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2022/126/projeto_de_lei_002.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2022/131/projeto_de_lei_05.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2022/132/projeto_de_lei_06.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2022/133/projeto_fe_lei_07.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2022/135/projeto_de_lei_09.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2022/136/projeto_de_lei_10.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2022/137/projeto_de_lei_011.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2022/138/projeto_de_lei_12.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2022/139/projeto_de_lei_13.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2022/140/projeto_de_lei_14.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2022/160/projeto_de_lei_0152022.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2022/162/projeto_de_lei_0172022.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2022/163/projeto_de_lei_0182022.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2022/165/projeto_de_lei_n021-2022.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2022/166/projeto_de_lei_n022-2022.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2022/167/projeto_de_lei_n023-2022.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2022/168/projeto_de_lei_n024-2022.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2022/169/projeto_de_lei_n025-2022.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2022/170/projeto_de_lei_n026-2022.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2022/171/projeto_de_lei_n027-2022.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2022/172/projeto_de_lei_n028-2022.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2022/173/projeto_de_lei_complementar.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2022/127/indicacao_01_de_2022_ernesto.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2022/128/indicacao_02_de_2022_ernesto.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2022/142/indicacao_02-2022.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2022/143/indicacao_03-2022.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2022/144/indicacao_04-2022.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2022/145/indicacao_012022.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2022/146/ind._ricardo_022022.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2022/147/ind.ricardo_032022.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2022/148/ind.ricardo_042022.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2022/149/ind.ricardo_052022.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2022/150/indicacao_01-2022.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2022/151/indicacao_01-2022.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2022/152/ind._romario_012022.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2022/153/ind.romario_022022.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2022/154/ind._romario_032022.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2022/155/reiteracao_01.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2022/156/reiteracao_02.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2022/157/reiteracao_03.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2022/158/reiteracao_04.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2022/159/reiteracao_05.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2022/174/relatorio_de_gestao_fiscal_-_2o_semestre_2022.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H51"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="23" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="117.42578125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="116.5703125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="249.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>