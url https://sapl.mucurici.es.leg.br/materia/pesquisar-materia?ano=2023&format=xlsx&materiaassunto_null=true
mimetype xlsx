--- v0 (2026-02-05)
+++ v1 (2026-05-09)
@@ -51,720 +51,720 @@
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
     <t>2023</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
-    <t>https://sapl.mucurici.es.leg.br/media/</t>
+    <t>http://sapl.mucurici.es.leg.br/media/</t>
   </si>
   <si>
     <t>"AUTORIZA PODER EXECUTIVO MUNICIPAL A INSTITUIR SERVIDÃO ADMINISTRATIVA, COM O FITO DE ATENDER INTERESSE PÚBLICO NO ÂMBITO DO MUNICÍPIO DE MUCURICI/ES."</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>"AUTORIZA O PODER EXECUTIVO MUNICIPAL A ADQUIRIR O BEM IMÓVEL."</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2023/201/projeto_de_lei_n_0082023._estabelece_a_estrutura_e_o_funcionamento_do_conselho_tutelar_do_municipio_de_mucurici__es_compressed.pdf</t>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2023/201/projeto_de_lei_n_0082023._estabelece_a_estrutura_e_o_funcionamento_do_conselho_tutelar_do_municipio_de_mucurici__es_compressed.pdf</t>
   </si>
   <si>
     <t>“QUE ESTABELECE A ESTRUTURA E O FUNCIONAMENTO DO CONSELHO TUTELAR DO MUNICÍPIO DE MUCURICI/ES.”</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2023/202/projeto_de_lei_n02-2023.pdf</t>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2023/202/projeto_de_lei_n02-2023.pdf</t>
   </si>
   <si>
     <t>“ALTERA A LEI MUNICIPAL Nº 725/2019, DE 20 DE MAIO DE 2019, QUE INSTITUIU GRATIFICAÇÃO ESPECIAL PARA OS MEMBROS DA COMISSÃO DE LICITAÇÕES, PREGOEIRO, EQUIPE DE APOIO AO PREGOEIRO E DO CONTROLE INTERNO NO ÂMBITO DA CÂMARA MUNICIPAL DE MUCURICI-ES E DÁ OUTRAS PROVIDÊNCIAS.”</t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2023/203/projeto_de_lei_n009-2023.pdf</t>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2023/203/projeto_de_lei_n009-2023.pdf</t>
   </si>
   <si>
     <t>“AUTORIZA O PODER EXECUTIVO MUNICIPAL A FIRMA CONVÊNIO E REALIZAR REPASSE AO HOSPITAL MATERNIDADE DE SÃO MATEUS – CASA DE NOSSA SENHORA APARECIDA.”</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Gerson Bispo de Oliveira</t>
   </si>
   <si>
-    <t>https://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2023/175/ind_gerson_01-2023.pdf</t>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2023/175/ind_gerson_01-2023.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO PROVIDÊNCIAS QUE VIABILIZEM A PULVERIZAÇÃO DE INSETICIDAS COM CARRO FUMACÊ NAS RUAS, PRAÇAS E PARQUES DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2023/176/ind_gerson_02-2023.pdf</t>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2023/176/ind_gerson_02-2023.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO PROVIDÊNCIAS QUE VIABILIZEM A LIMPEZA DOS TERRENOS BALDIOS COM ACÚMULO DE LIXO, ENTULHOS E VEGETAÇÃO NO MUNICÍPIO.</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>Ronaldo</t>
   </si>
   <si>
-    <t>https://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2023/177/ind_ronaldo_01-2023.pdf</t>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2023/177/ind_ronaldo_01-2023.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO PROVIDÊNCIAS QUE VIABILIZEM O ENVIO E EXECUÇÃO DE SERVIÇOS DE PATROL NAS ESTRADAS DENTRO DA COMUNIDADE E NAS VIAS PRINCIPAIS QUE DÃO ACESSO AO ASSENTAMENTO CÓRREGO DA LAJE, BEM COMO NA ZONA RURAL DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>Romário</t>
   </si>
   <si>
-    <t>https://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2023/178/ind_romario_01-2023.pdf</t>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2023/178/ind_romario_01-2023.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO PROVIDÊNCIAS PARA A LIMPEZA DA CALÇADA CIDADÃ DA RUA PROJETADA, LOCALIZADA NO DISTRITO DE ITABAIANA.</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
     <t>Ricardo</t>
   </si>
   <si>
     <t>"PARA QUE TOME PROVIDÊNCIAS NECESSÁRIAS, JUNTO A SECRETARIA DE AGRICULTURA, PARA QUE SEJA REALIZADA MANUTENÇÃO E ENCASCALHAMENTO DE TODAS AS LADEIRAS DO MUNICÍPIO."</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>"PARA QUE TOME PROVIDÊNCIAS NECESSÁRIAS, JUNTO A SECRETARIA COMPETENTE, O ESTUDO E A FORMULAÇÃO DE PROJETO DE LEI, QUE RETIRE A OBRIGATORIEDADE, OU DE ISENÇÃO DE UMA PARTE DO VALOR DO IPTU, PARA PESSOAS PORTADORAS DE DOENÇAS GRAVES. "</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
-    <t>https://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2023/181/indicacao_003-2023_ricardo.pdf</t>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2023/181/indicacao_003-2023_ricardo.pdf</t>
   </si>
   <si>
     <t>"PARA QUE TOME PROVIDÊNCIAS NECESSÁRIAS, PARA JUNTO COM A SECRETARIA DE AGRICULTURA, SEJA CRIADO UM PROGRAMA DE INCENTIVO A AGRICULTURA FAMILIAR."</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
-    <t>https://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2023/182/indicacao_004-2023_ricardo.pdf</t>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2023/182/indicacao_004-2023_ricardo.pdf</t>
   </si>
   <si>
     <t>"PARA QUE TOME PROVIDÊNCIAS NECESSÁRIAS, PARA IMPLANTAÇÃO DE SISTEMA DE REDE DE ESGOTO RURAL, NA AGROVILA DO ASSENTAMENTO CÓRREGO DA LAJE."</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
     <t>Eliane Vieira Silva Ramos</t>
   </si>
   <si>
-    <t>https://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2023/183/indicacao_001-2023_eliane.pdf</t>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2023/183/indicacao_001-2023_eliane.pdf</t>
   </si>
   <si>
     <t>"INDICAÇÃO PARA REFORMA DA UNIDADE BÁSICA DE SAÚDE DE ÁGUA BOA."</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
-    <t>https://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2023/184/indicacao_002-2023_eliane.pdf</t>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2023/184/indicacao_002-2023_eliane.pdf</t>
   </si>
   <si>
     <t>"SOLICITANDO PROVIDÊNCIAS NECESSÁRIAS A REGULARIZAÇÃO FUNDIÁRIA DO DISTRITO DE ÁGUA BOA - MUCURICI/ES."</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>"SOLICITANDO QUE O PODER EXECUTIVO LOCAL DETERMINE O ENVIO DE MÁQUINAS PARA REFAZER A BARRAGEM EM PROPRIEDADE RURAL LOCALIZADA NO DISTRITO DO ASSENTAMENTO CÓRREGO DA LAJE MUCURICI/ES."</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2023/186/indicacao_003-2023_romario.pdf</t>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2023/186/indicacao_003-2023_romario.pdf</t>
   </si>
   <si>
     <t>"SOLICITANDO PROVIDÊNCIAS PARA QUE SEJA DETERMINADA A REFORMA GERAL - DO CEMITÉRIO DOS DISTRITOS DE ÁGUA BOA, ITABAIANA E DO MUNICÍPIO DE MUCURICI, INCLUINDO A SUBSTITUIÇÃO E/OU INSTALAÇÃO DE PORTÃO PARA QUE REFERIDO LOCAL NÃO FIQUE ABERTO."</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2023/189/indicacao_no_04-2023_eliane.pdf</t>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2023/189/indicacao_no_04-2023_eliane.pdf</t>
   </si>
   <si>
     <t>“INDICAÇÃO SOLICITANDO PROVIDÊNCIAS NECESSÁRIAS À SUBSTITUIÇÃO DA BOMBA D’ÁGUA PARA O POÇO RASO, BEM COMO DA BOMBA DE SUCÇÃO DE ESGOTO DO DISTRITO DE ÁGUA BOA - MUCURICI/ES. “</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2023/190/indicacao_n_06-2023_eliane.pdf</t>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2023/190/indicacao_n_06-2023_eliane.pdf</t>
   </si>
   <si>
     <t>“INDICAÇÃO SOLICITANDO PROVIDÊNCIAS NECESSÁRIAS PARA O RECAPEAMENTO ASFÁLTICO, APROXIMADAMENTE 543 METROS – ENTRADA DE ÁGUA BOA X SAÍDA PARA NANUQUE – MG. “</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
     <t>“SOLICITANDO PROVIDÊNCIAS NECESSÁRIAS À INSTITUIR NO ÂMBITO DO PODER MUNICIPAL A FUNDAÇÃO PARA A INFÂNCIA E ADOLESCÊNCIA – FIA.”</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2023/192/indicacao_coletiva_n06-2023.pdf</t>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2023/192/indicacao_coletiva_n06-2023.pdf</t>
   </si>
   <si>
     <t>“SOLICITANDO PROVIDÊNCIAS NECESSÁRIAS À DISPONIBILIZAR VIGILANTES NAS CRECHES E ESCOLAS DO ENSINO FUNDAMENTAL, NESTE MUNICÍPIO.”</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2023/193/indicacao_no_04-2023_romario.pdf</t>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2023/193/indicacao_no_04-2023_romario.pdf</t>
   </si>
   <si>
     <t>“SOLICITANDO PROVIDÊNCIAS NECESSÁRIAS A RETOMADA DA CONSTRUÇÃO DA CRECHE, LOCALIZADA NO BAIRRO CAXIAS, NA SEDE DESTE MUNICÍPIO.”</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2023/194/indicacao_no_05-2023_romario.pdf</t>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2023/194/indicacao_no_05-2023_romario.pdf</t>
   </si>
   <si>
     <t>“SOLICITANDO PROVIDÊNCIAS NECESSÁRIAS A CONCLUSÃO DA CONSTRUÇÃO DA PRAÇA DA RUA PROJETADA, LOCALIZADA NO DISTRITO DE ITABAIANA.”</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
     <t>Marcio  Rocha</t>
   </si>
   <si>
-    <t>https://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2023/195/indicacao_n01-2023_marcio_rocha.pdf</t>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2023/195/indicacao_n01-2023_marcio_rocha.pdf</t>
   </si>
   <si>
     <t>“SOLICITANDO PROVIDÊNCIAS NECESSÁRIAS A VIABILIZAR O CASCALHAMENTO DE LADEIRA SITUADA NA PROPRIEDADE DO SR. JOSÉ DE AMÉLIA, SITUADA NA ESTRADA QUE LIGA O DISTRITO DE ITABAIANA X MUCURICI E ITABAIANA X ASSENTAMENTO CÓRREGO DA LAJE E TAMBÉM SEJA CONSTRUÍDA A BARREIRA DE PROTEÇÃO DA PONTE EXISTENTE NESTA LOCALIDADE.”</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
     <t>“SOLICITANDO PROVIDÊNCIAS NECESSÁRIAS A VIABILIZAR CONSTRUÇÃO DE BARREIRA DE PROTEÇÃO LATERAL DE PONTE NA ESTRADA QUE LIGA ASSENTAMENTO CÓRREGO DA LAJE X VILA PEREIRA-MG, SITUADA NA PROPRIEDADE DO SR. MARCOS TADEU.”</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2023/197/indicacao_no03-2023_marcio_rocha.pdf</t>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2023/197/indicacao_no03-2023_marcio_rocha.pdf</t>
   </si>
   <si>
     <t>“SOLICITANDO PROVIDÊNCIAS NECESSÁRIAS A VIABILIZAR A REFORMA DE MANILHAMENTO EM ESTRADA RURAL NAS PROXIMIDADES DAS PROPRIEDADES RURAIS DA FAMÍLIA RIBEIRO (VALDEMAR RIBEIRO, ANANIAS RIBEIRO E JUSCELINO RIBEIRO) A PROPRIEDADES ADJACENTES (JOSÉ VANES, NILTON CÉSAR E GENÉSIO MEDINA) – ITABAIANA-ES.”</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
     <t>Reinaldo</t>
   </si>
   <si>
-    <t>https://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2023/198/indicacao_no01-2023_reinaldo.pdf</t>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2023/198/indicacao_no01-2023_reinaldo.pdf</t>
   </si>
   <si>
     <t>“SOLICITANDO PROVIDÊNCIAS NECESSÁRIAS À SUBSTITUIÇÃO DE TELA DO ALAMBRADO DO ESTÁDIO DE ITABAIANA-ES.”</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2023/199/reiteracao_n01-2023_ronaldo.pdf</t>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2023/199/reiteracao_n01-2023_ronaldo.pdf</t>
   </si>
   <si>
     <t>“IMPLANTAÇÃO DE UM SISTEMA DE SEGURANÇA COM CÂMERAS LIGADAS 24H NOS ACESSOS DE SAÍDAS DAS CIDADES DE MUCURICI E ITABAIANA.”</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2023/200/reiteracao_n02-2023_ronaldo.pdf</t>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2023/200/reiteracao_n02-2023_ronaldo.pdf</t>
   </si>
   <si>
     <t>“INSTALAÇÃO DE CÂMERAS DE MONITORAMENTO NAS CRECHES E ESCOLAS DO ENSINO FUNDAMENTAL, NESTE MUNICÍPIO.”</t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2023/204/reiteracao_n01-2023_eliane.pdf</t>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2023/204/reiteracao_n01-2023_eliane.pdf</t>
   </si>
   <si>
     <t>"ADOÇÃO DE PROVIDÊNCIAS JUNTO AO SETOR DE COMPETENTE, PARA ABERTURA DE AGÊNCIA DE ATENDIMENTO VIRTUAL DA RECEITA FEDERAL DO BRASIL NO MUNICÍPIO DE MUCURICI."</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2023/205/indicacao_07-23_eliane_vieira.pdf</t>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2023/205/indicacao_07-23_eliane_vieira.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO A INCLUSÃO DA EDUCAÇÃO AMBIENTAL NO CURRÍCULO ESCOLAR DA REDE MUNICIPAL DE ENSINO DE MUCURICI.</t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2023/206/indicacao_08-23_eliane_vieira.pdf</t>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2023/206/indicacao_08-23_eliane_vieira.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO PROVIDÊNCIAS PARA O REAJUSTE DO TICKET MUNICIPAL “ VALE MAIS", OFERTADO AOS SERVIDORES DESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
     <t>MANUTENÇÃO E REPAROS DOS BANHEIROS DOS QUIOSQUES E REFORMA DOS BANGALÔS, AMBOS LOCALIZADOS NO BALNEÁRIO DE MUCURICI, ATRAVÉS DO SETOR COMPETENTE.</t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
     <t>Ernesto Brunoro Couto</t>
   </si>
   <si>
-    <t>https://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2023/208/indicacao_01-23_ernesto_couto.pdf</t>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2023/208/indicacao_01-23_ernesto_couto.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO PROVIDÊNCIAS PARA REALIZAR O PAGAMENTO DE ADICIONAL NOTURNO AOS MOTORISTAS DA PREFEITURA DE MUCURICI - QUE PORVENTURA, NÃO RECEBEM E FAZEM JUS SEU RECEBIMENTO.</t>
   </si>
   <si>
     <t>209</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2023/209/indicacao_02-23_ernesto_couto.pdf</t>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2023/209/indicacao_02-23_ernesto_couto.pdf</t>
   </si>
   <si>
     <t>MANUTENÇÃO DOS MATA-BURROS DA REGIÃO DO CÓRREGO PAJEÚ.</t>
   </si>
   <si>
     <t>210</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
     <t>INSTALAÇÃO DE ILUMINAÇÃO NAS MEDIAÇÕES DA PRAÇA DA PRAINHA, ONDE ESTÃO LOCALIZADOS 3 BANCOS (PONTO DE CARONA).</t>
   </si>
   <si>
     <t>211</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
     <t>Otávio</t>
   </si>
   <si>
-    <t>https://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2023/211/indicacao_04-23_ernesto_couto.pdf</t>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2023/211/indicacao_04-23_ernesto_couto.pdf</t>
   </si>
   <si>
     <t>TROCA OU SUBSTITUIÇÃO DE EPI’S DOS SERVIDORES MUNICIPAIS, CUJA ATIVIDADE EXIJA O USO.</t>
   </si>
   <si>
     <t>212</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2023/212/indicacao_04-23.pdf</t>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2023/212/indicacao_04-23.pdf</t>
   </si>
   <si>
     <t>MANUTENÇÃO E TROCA DAS LÂMPADAS DOS POSTES DE ILUMINAÇÃO LOCALIZADOS NA PRAÇA DO ALTO BONITO.</t>
   </si>
   <si>
     <t>213</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
     <t>QUE SEJA CONCEDIDO, DENTRO DAS POSSIBILIDADES, ABONO SALARIAL A TODOS OS SERVIDORES DA CÂMARA MUNICIPAL.</t>
   </si>
   <si>
     <t>214</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2023/214/indicacao_07-23.pdf</t>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2023/214/indicacao_07-23.pdf</t>
   </si>
   <si>
     <t>QUE O PODER EXECUTIVO MUNICIPAL PROMOVA, ATRAVÉS DA SECRETARIA DE OBRAS, O REPARO E MANUTENÇÃO DA PONTE DAS NOIVAS, LOCALIZADA NO BALNEÁRIO.</t>
   </si>
   <si>
     <t>215</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2023/215/indicacao_08-23.pdf</t>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2023/215/indicacao_08-23.pdf</t>
   </si>
   <si>
     <t>REALIZAR A CONTRATAÇÃO DE MAIS SALVA-VIDAS PARA ATENDER O BALNEÁRIO DE MUCURICI E SINALIZAÇÃO DOS LIMITES DA ÁREA PERMITIDA PARA BANHO.</t>
   </si>
   <si>
     <t>216</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2023/216/indicacao_09-23.pdf</t>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2023/216/indicacao_09-23.pdf</t>
   </si>
   <si>
     <t>DISPONIBILIZAR AMBULÂNCIA E PROFISSIONAIS DE SAÚDE (ENFERMEIROS/TÉCNICOS DE ENFERMAGEM) COM EQUIPAMENTO ADEQUADO PARA ATENDER EMERGÊNCIA DOS BANHISTAS NO BALNEÁRIO DE MUCURICI.</t>
   </si>
   <si>
     <t>217</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2023/217/indicacao_10-23.pdf</t>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2023/217/indicacao_10-23.pdf</t>
   </si>
   <si>
     <t>CONCEDER AUMENTO DO AUXÍLIO-ALIMENTAÇÃO DOS SERVIDORES DA CÂMARA MUNICIPAL DE MUCURICI, ATUALMENTE NO VALOR R$ 250,00 PARA RS 300,00.</t>
   </si>
   <si>
     <t>218</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2023/218/indicacao_04-23__luiz_marcio.pdf</t>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2023/218/indicacao_04-23__luiz_marcio.pdf</t>
   </si>
   <si>
     <t>MANUTENÇÃO DE ASFALTO DA AV. PARQUE ITAÚNAS, TRECHO PRÓXIMO A OFICINA CAXIAS PNEUS AO ENCONTRO COM A VIA PRINCIPAL, SENTIDO PONTO BELO.</t>
   </si>
   <si>
     <t>219</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2023/219/indicacao_05-23__luiz_marcio.pdf</t>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2023/219/indicacao_05-23__luiz_marcio.pdf</t>
   </si>
   <si>
     <t>SEJA REALIZADA A MANUTENÇÃO DA ESTRADA QUE LIGA O TREVO DA FAZ. MARIA BONITA A PONTO BELO-ES.</t>
   </si>
   <si>
     <t>220</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2023/220/indicacao_06-23_luiz_marcio.pdf</t>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2023/220/indicacao_06-23_luiz_marcio.pdf</t>
   </si>
   <si>
     <t>DISPONIBILIZAR MAQUINÁRIO ATRAVÉS DA SECRETARIA DE AGRICULTURA, PARA ATENDER OS PRODUTORES DO MUNICÍPIO DE MUCURICI E CONTER A SECA NESSE PERÍODO DE ESTIAGEM.</t>
   </si>
   <si>
     <t>221</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2023/221/indicacao_07-23__luiz_marcio.pdf</t>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2023/221/indicacao_07-23__luiz_marcio.pdf</t>
   </si>
   <si>
     <t>REALIZAR MANUTENÇÃO E LIMPEZA DA COBERTURA DO PALCO DA CONCHA.</t>
   </si>
   <si>
     <t>222</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
     <t>INSTALAÇÃO DE PARQUINHO INFANTIL NO ESPAÇO ENTRE O ESTÁDIO E O CENTRO MÚLTIPLO DE ITABAIANA-ES.</t>
   </si>
   <si>
     <t>223</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2023/223/indicacao_05-23_romario_alves.pdf</t>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2023/223/indicacao_05-23_romario_alves.pdf</t>
   </si>
   <si>
     <t>CONCLUSÃO DA CONSTRUÇÃO DA PRAÇA DA RUA PROJETADA, LOCALIZADA NO DISTRITO DE ITABAIANA.</t>
   </si>
   <si>
     <t>224</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2023/224/indicacao_07-23__romario_alves.pdf</t>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2023/224/indicacao_07-23__romario_alves.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO PROVIDÊNCIAS PARA A CONCESSÃO DE AUXÍLIO/TICKET ALIMENTAÇÃO AOS SERVIDORES DO MUNICÍPIO DE MUCURICI/ES.</t>
   </si>
   <si>
     <t>225</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
     <t>PARA QUE SEJA REALIZADO ESTUDO PARA INSTALAÇÃO DE REDE DE ILUMINAÇÃO PÚBLICA NO PERÍMETRO QUE LIGA O DISTRITO DE ITABAIANA AO CEMITÉRIO LOCAL (TRECHO QUE RECEBERÁ CALÇAMENTO).</t>
   </si>
   <si>
     <t>226</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2023/226/indicacao_09-23__romario_alves.pdf</t>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2023/226/indicacao_09-23__romario_alves.pdf</t>
   </si>
   <si>
     <t>NECESSIDADE DE PERFURAÇÃO DE UM POÇO ARTESIANO, INSTALAÇÃO DE ENCANAMENTO E RESERVATÓRIO DE ÁGUA NO CEMITÉRIO DE ITABAIANA- MUNICÍPIO DE MUCURICI/ES.</t>
   </si>
   <si>
     <t>227</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2023/227/indicacao_10-23__romario_alves.pdf</t>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2023/227/indicacao_10-23__romario_alves.pdf</t>
   </si>
   <si>
     <t>AUMENTO DA FREQUÊNCIA DA COLETA DE LIXO, DE 2 VEZES, PARA 3 VEZES POR SEMANA, NO DISTRITO DE ITABAIANA-ES.</t>
   </si>
   <si>
     <t>228</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2023/228/indicacao_11-23__romario_alves.pdf</t>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2023/228/indicacao_11-23__romario_alves.pdf</t>
   </si>
   <si>
     <t>REFORMA/MANUTENÇÃO DE BANGALÔS E CALÇADA CIDADÃ, AMBOS LOCALIZADOS NO BALNEÁRIO DE ITABAIANA-ES.</t>
   </si>
   <si>
     <t>229</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2023/229/indicacao_05-23_ronaldo_fagundes.pdf</t>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2023/229/indicacao_05-23_ronaldo_fagundes.pdf</t>
   </si>
   <si>
     <t>QUE SEJA ACONSELHADO AOS PACIENTES DE FORMA CLARA E PRECISA, INFORMAÇÕES SOBRE A DOSAGEM, A FORMA DE ADMINISTRAÇÃO E OS POSSÍVEIS EFEITOS COLATERAIS DOS MEDICAMENTOS DURANTE A DISPENSAÇÃO DE MEDICAMENTOS NAS FARMÁCIAS DAS UNIDADES DE ATENÇÃO BÁSICA MUNICIPAIS.</t>
   </si>
   <si>
     <t>230</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2023/230/indicacao_06-23_ronaldo_fagundes.pdf</t>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2023/230/indicacao_06-23_ronaldo_fagundes.pdf</t>
   </si>
   <si>
     <t>QUE ESTUDE A POSSIBILIDADE DE PROVIDENCIAR A CONTRATAÇÃO DE MAIS FISIOTERAPEUTAS PARA ATENDER A GRANDE DEMANDA DE PACIENTES EM NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>231</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2023/231/indicacao_07-23_ronaldo_fagundes.pdf</t>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2023/231/indicacao_07-23_ronaldo_fagundes.pdf</t>
   </si>
   <si>
     <t>QUE ESTUDE A POSSIBILIDADE DE MUDANÇA DO HORÁRIO DE TRABALHO DOS GARIS PARA A MADRUGADA E PARTE DA MANHÃ.</t>
   </si>
   <si>
     <t>232</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2023/232/indicacao_08-23_ronaldo_fagundes.pdf</t>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2023/232/indicacao_08-23_ronaldo_fagundes.pdf</t>
   </si>
   <si>
     <t>DISPONIBILIZAR PERMANENTEMENTE 02 (DUAS) AMBULÂNCIAS, UMA PARA CADA UNIDADE DE SAÚDE LOCALIZADAS NO ASSENTAMENTO CÓRREGO DA LAJE E ÁGUA BOA.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -1071,68 +1071,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2023/201/projeto_de_lei_n_0082023._estabelece_a_estrutura_e_o_funcionamento_do_conselho_tutelar_do_municipio_de_mucurici__es_compressed.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2023/202/projeto_de_lei_n02-2023.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2023/203/projeto_de_lei_n009-2023.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2023/175/ind_gerson_01-2023.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2023/176/ind_gerson_02-2023.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2023/177/ind_ronaldo_01-2023.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2023/178/ind_romario_01-2023.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2023/181/indicacao_003-2023_ricardo.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2023/182/indicacao_004-2023_ricardo.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2023/183/indicacao_001-2023_eliane.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2023/184/indicacao_002-2023_eliane.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2023/186/indicacao_003-2023_romario.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2023/189/indicacao_no_04-2023_eliane.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2023/190/indicacao_n_06-2023_eliane.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2023/192/indicacao_coletiva_n06-2023.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2023/193/indicacao_no_04-2023_romario.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2023/194/indicacao_no_05-2023_romario.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2023/195/indicacao_n01-2023_marcio_rocha.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2023/197/indicacao_no03-2023_marcio_rocha.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2023/198/indicacao_no01-2023_reinaldo.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2023/199/reiteracao_n01-2023_ronaldo.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2023/200/reiteracao_n02-2023_ronaldo.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2023/204/reiteracao_n01-2023_eliane.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2023/205/indicacao_07-23_eliane_vieira.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2023/206/indicacao_08-23_eliane_vieira.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2023/208/indicacao_01-23_ernesto_couto.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2023/209/indicacao_02-23_ernesto_couto.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2023/211/indicacao_04-23_ernesto_couto.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2023/212/indicacao_04-23.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2023/214/indicacao_07-23.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2023/215/indicacao_08-23.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2023/216/indicacao_09-23.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2023/217/indicacao_10-23.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2023/218/indicacao_04-23__luiz_marcio.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2023/219/indicacao_05-23__luiz_marcio.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2023/220/indicacao_06-23_luiz_marcio.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2023/221/indicacao_07-23__luiz_marcio.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2023/223/indicacao_05-23_romario_alves.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2023/224/indicacao_07-23__romario_alves.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2023/226/indicacao_09-23__romario_alves.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2023/227/indicacao_10-23__romario_alves.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2023/228/indicacao_11-23__romario_alves.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2023/229/indicacao_05-23_ronaldo_fagundes.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2023/230/indicacao_06-23_ronaldo_fagundes.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2023/231/indicacao_07-23_ronaldo_fagundes.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2023/232/indicacao_08-23_ronaldo_fagundes.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2023/201/projeto_de_lei_n_0082023._estabelece_a_estrutura_e_o_funcionamento_do_conselho_tutelar_do_municipio_de_mucurici__es_compressed.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2023/202/projeto_de_lei_n02-2023.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2023/203/projeto_de_lei_n009-2023.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2023/175/ind_gerson_01-2023.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2023/176/ind_gerson_02-2023.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2023/177/ind_ronaldo_01-2023.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2023/178/ind_romario_01-2023.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2023/181/indicacao_003-2023_ricardo.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2023/182/indicacao_004-2023_ricardo.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2023/183/indicacao_001-2023_eliane.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2023/184/indicacao_002-2023_eliane.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2023/186/indicacao_003-2023_romario.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2023/189/indicacao_no_04-2023_eliane.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2023/190/indicacao_n_06-2023_eliane.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2023/192/indicacao_coletiva_n06-2023.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2023/193/indicacao_no_04-2023_romario.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2023/194/indicacao_no_05-2023_romario.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2023/195/indicacao_n01-2023_marcio_rocha.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2023/197/indicacao_no03-2023_marcio_rocha.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2023/198/indicacao_no01-2023_reinaldo.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2023/199/reiteracao_n01-2023_ronaldo.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2023/200/reiteracao_n02-2023_ronaldo.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2023/204/reiteracao_n01-2023_eliane.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2023/205/indicacao_07-23_eliane_vieira.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2023/206/indicacao_08-23_eliane_vieira.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2023/208/indicacao_01-23_ernesto_couto.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2023/209/indicacao_02-23_ernesto_couto.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2023/211/indicacao_04-23_ernesto_couto.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2023/212/indicacao_04-23.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2023/214/indicacao_07-23.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2023/215/indicacao_08-23.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2023/216/indicacao_09-23.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2023/217/indicacao_10-23.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2023/218/indicacao_04-23__luiz_marcio.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2023/219/indicacao_05-23__luiz_marcio.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2023/220/indicacao_06-23_luiz_marcio.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2023/221/indicacao_07-23__luiz_marcio.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2023/223/indicacao_05-23_romario_alves.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2023/224/indicacao_07-23__romario_alves.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2023/226/indicacao_09-23__romario_alves.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2023/227/indicacao_10-23__romario_alves.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2023/228/indicacao_11-23__romario_alves.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2023/229/indicacao_05-23_ronaldo_fagundes.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2023/230/indicacao_06-23_ronaldo_fagundes.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2023/231/indicacao_07-23_ronaldo_fagundes.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2023/232/indicacao_08-23_ronaldo_fagundes.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H59"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="23" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="199.42578125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="198.5703125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>