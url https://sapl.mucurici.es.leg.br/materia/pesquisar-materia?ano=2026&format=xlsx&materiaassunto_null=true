--- v0 (2026-02-05)
+++ v1 (2026-05-09)
@@ -10,122 +10,804 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="32" uniqueCount="24">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="408" uniqueCount="209">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
+    <t>267</t>
+  </si>
+  <si>
+    <t>2026</t>
+  </si>
+  <si>
+    <t>1</t>
+  </si>
+  <si>
+    <t>PLO</t>
+  </si>
+  <si>
+    <t>Projeto de Lei Ordinária</t>
+  </si>
+  <si>
+    <t>Gerson Bispo de Oliveira</t>
+  </si>
+  <si>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2026/267/projeto_de_lei_do_legislativo_n_01-2026.pdf</t>
+  </si>
+  <si>
+    <t>PROJETO DE LEI DO LEGISLATIVO 001/2026_x000D_
+"Cria o sistema de reserva preferencial de_x000D_
+vagas nas unidades de ensino da rede_x000D_
+municipal de Mucurici/ES para alunos_x000D_
+concluintes do ano letivo, estabelece_x000D_
+diretrizes gerais para seu funcionamento,_x000D_
+e dá outras providências."</t>
+  </si>
+  <si>
+    <t>268</t>
+  </si>
+  <si>
+    <t>2</t>
+  </si>
+  <si>
+    <t>Eliane Vieira Silva Ramos</t>
+  </si>
+  <si>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2026/268/projeto_de_lei_do_legislativo_n_02-2026.pdf</t>
+  </si>
+  <si>
+    <t>PROJETO DE LEI DO LEGISLATIVO 002/2026_x000D_
+"Dispõe sobre a denominação do Campo_x000D_
+de Futebol da Comunidade de Água Boa,_x000D_
+no Município de Mucurici/ES, e dá outras_x000D_
+providências."</t>
+  </si>
+  <si>
+    <t>269</t>
+  </si>
+  <si>
+    <t>3</t>
+  </si>
+  <si>
+    <t>Adilson Gonçalves Ferreira</t>
+  </si>
+  <si>
+    <t>http://sapl.mucurici.es.leg.br/media/</t>
+  </si>
+  <si>
+    <t>Projeto de Lei nº 007/2026_x000D_
+Autoriza o Poder Executivo Municipal a adquirir bem imóvel.</t>
+  </si>
+  <si>
+    <t>270</t>
+  </si>
+  <si>
+    <t>4</t>
+  </si>
+  <si>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2026/270/08._projeto_de_lei_008-2026_executivo.pdf</t>
+  </si>
+  <si>
+    <t>Projeto de Lei nº 008/2026_x000D_
+Autoriza o Poder Executivo Municipal a adquirir bem imóvel.</t>
+  </si>
+  <si>
+    <t>279</t>
+  </si>
+  <si>
+    <t>5</t>
+  </si>
+  <si>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2026/279/pl-_do_executivo_no_09-2026_1.pdf</t>
+  </si>
+  <si>
+    <t>Projeto de Lei nº 009/2026_x000D_
+Autoriza o Poder Executivo Municipal a adquirir bem imóvel.declarado de utilidade pública para fins de desapropriação, por_x000D_
+intermédio do Decreto Municipal n° 4.465, de 14 de abril de 2026, que será destinado à_x000D_
+construção de um Campo Bom de Bola, no distrito de Água Boa, neste Município de_x000D_
+Mucurici/ES.</t>
+  </si>
+  <si>
+    <t>280</t>
+  </si>
+  <si>
+    <t>6</t>
+  </si>
+  <si>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2026/280/pl-_do_executivo_no_10-2026.pdf</t>
+  </si>
+  <si>
+    <t>Projeto de Lei nº 010/2026_x000D_
+Dispõe sobre a cessão de uso de bem público. o incluso Projeto de Lei n° 010/2026 que dispõe sobre a cessão de uso de bem_x000D_
+público, que consiste na destinação de maquinário em favor da Associação do Córrego da_x000D_
+Laje - ACL, inscrita no CNPJ sob o nº 07.623.320/0001-47.</t>
+  </si>
+  <si>
+    <t>281</t>
+  </si>
+  <si>
+    <t>7</t>
+  </si>
+  <si>
+    <t>Ernesto Brunoro Couto</t>
+  </si>
+  <si>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2026/281/projeto_de_lei_do_legislativo_n_03-2026.pdf</t>
+  </si>
+  <si>
+    <t>PROJETO DE LEI DO LEGISLATIVO 003/2026_x000D_
+"Concede isenção de IPTU e da Taxa de_x000D_
+Serviço de Coleta, Remoção, Transporte e_x000D_
+Destinação Final de Lixo ou Resíduos -_x000D_
+TSLR aos imóveis atingidos pelas_x000D_
+enchentes ocorridas em 10 de abril de_x000D_
+2026, no Município de Mucurici/ES.."</t>
+  </si>
+  <si>
     <t>239</t>
   </si>
   <si>
-    <t>2026</t>
-[...4 lines deleted...]
-  <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>JOÃO DE JESUS</t>
   </si>
   <si>
-    <t>https://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2026/239/01._indicacao_01-2026_2.pdf</t>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2026/239/01._indicacao_01-2026_2.pdf</t>
   </si>
   <si>
     <t>“Aumento salarial dos conselheiros tutelares e dos demais servidores públicos municipais.”</t>
   </si>
   <si>
     <t>240</t>
   </si>
   <si>
-    <t>2</t>
-[...7 lines deleted...]
-  <si>
     <t>"Que sejam adotadas as providências necessárias para a organização de mutirão de documentação civil no Município, especialmente para emissão e atualização da Carteira de Identidade (RG), em razão da alta demanda existente."</t>
   </si>
   <si>
     <t>241</t>
   </si>
   <si>
-    <t>3</t>
-[...1 lines deleted...]
-  <si>
     <t>"Que sejam adotadas as providências necessárias do fornecimento para alterar as regras do ticket/vale concedido pela Prefeitura, que  a fim de permitir o beneficiário possa  que não tenha realizado a retirada na semana prevista fazê-lo na semana subsequente, sem prejuízo do benefício.</t>
+  </si>
+  <si>
+    <t>243</t>
+  </si>
+  <si>
+    <t>EDMAR VIEIRA DE JESUS</t>
+  </si>
+  <si>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2026/243/01._indicacao_01-2026_edmar_de_jesus_2.pdf</t>
+  </si>
+  <si>
+    <t>INDICAÇÃO 01-2026 "Que sejam adotadas as providências necessárias para retomar a obra do hospital_x000D_
+ Municipal, bem como, caso haja impedimento para sua continuidade no momento, que seja apresentada uma nota oficial de esclarecimento_x000D_
+previsãoà população informando os motivos da paralisação e a_x000D_
+ para retomada."</t>
+  </si>
+  <si>
+    <t>244</t>
+  </si>
+  <si>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2026/244/02._indicacao_02-2026_eliane_ramos.pdf</t>
+  </si>
+  <si>
+    <t>INDICAÇÃO 02-02-2026_x000D_
+Que sejam adotadas as providências necessárias para a instalação de um_x000D_
+gerador de energia elétrica na Unidade Mista de Internação do Município, considerando que se trata de um local essencial que não pode ficar sem_x000D_
+fornecimento de energia.</t>
+  </si>
+  <si>
+    <t>245</t>
+  </si>
+  <si>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2026/245/03._indicacao_03-2026_eliane_ramos.pdf</t>
+  </si>
+  <si>
+    <t>Indicação nº 03/2026_x000D_
+"Que sejam adotadas as providências necessárias para a manutenção das ruas e a reestruturação da rede hidráulica do Assentamento Córrego da Laje."</t>
+  </si>
+  <si>
+    <t>246</t>
+  </si>
+  <si>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2026/246/02._indicacao_02-2026_edmar_de_jesus.pdf</t>
+  </si>
+  <si>
+    <t>INDICAÇÃO 02/2026_x000D_
+"Que sejam adotadas as providências necessárias para a limpeza dos bueiros pluviais, conhecidos como "bocas de lobo", em todo o Município, tendo em vista que muitos se encontram entupidos."</t>
+  </si>
+  <si>
+    <t>247</t>
+  </si>
+  <si>
+    <t>8</t>
+  </si>
+  <si>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2026/247/04._indicacao_04-2026-_joao_de_jesus.pdf</t>
+  </si>
+  <si>
+    <t>INDICAÇÃO 04/2026_x000D_
+Que sejam adotadas as providências necessárias para a criação e_x000D_
+implantação do Plano de Carreira do Magistério Municipal, assegurando valorização profissional, progressão funcional e melhores condições de trabalho aos profissionais da educação."</t>
+  </si>
+  <si>
+    <t>248</t>
+  </si>
+  <si>
+    <t>9</t>
+  </si>
+  <si>
+    <t>LEOMAR FROES TRINDADE</t>
+  </si>
+  <si>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2026/248/indicacao_n_01-2026_do_vereador_leomar_trindade.pdf</t>
+  </si>
+  <si>
+    <t>Indicação n° 01/2026_x000D_
+"Sejam adotadas as providências necessárias para a instalação de pontos de_x000D_
+ônibus completos, com cobertura, assentos e sinalização adequada, na sede do_x000D_
+município, inclusive nas proximidades do trevo de acesso no sentido ao Município_x000D_
+de Montanha, local pertencente ao território de Mucurici, bem como nos distritos_x000D_
+de Itabaiana e Água Boa, além das comunidades de assentamento da zona rural."</t>
+  </si>
+  <si>
+    <t>249</t>
+  </si>
+  <si>
+    <t>10</t>
+  </si>
+  <si>
+    <t>ADONISIO DE JESUS</t>
+  </si>
+  <si>
+    <t>Indicação n°de 01/2026_x000D_
+ Que sejam adotadas as providências necessárias para a implantação de QR code em todas as Unidades de Saúde do Município, sendo um para cada unidade, direcionando diretamente para um canal de Ouvidoria da Secretaria Municipal de Saúde."</t>
+  </si>
+  <si>
+    <t>250</t>
+  </si>
+  <si>
+    <t>11</t>
+  </si>
+  <si>
+    <t>LUCIANO RODRIGUES DE SOUZA</t>
+  </si>
+  <si>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2026/250/indicacao_no_01-2026_do_vereador_luciano_rodrigues.pdf</t>
+  </si>
+  <si>
+    <t>Indicação nº 01/2026_x000D_
+Que sejam adotadas as providências necessárias para a construção de banheiros públicos na localidade conhecida como "Três Marias", no Balneário situada de Mucurici, bem como para a construção no referido balneário." de novas cabanas</t>
+  </si>
+  <si>
+    <t>251</t>
+  </si>
+  <si>
+    <t>12</t>
+  </si>
+  <si>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2026/251/indicacao_no_05-2026_do_vereador_joao_de_jesus.pdf</t>
+  </si>
+  <si>
+    <t>Indicação n° 05/2026_x000D_
+"Que sejam adotadas as providências necessárias para a disponibilização_x000D_
+de uma ambulância para o Distrito de Itabaiana, destinada ao atendimento_x000D_
+da população local."</t>
+  </si>
+  <si>
+    <t>252</t>
+  </si>
+  <si>
+    <t>13</t>
+  </si>
+  <si>
+    <t>Indicação n° 06/2026_x000D_
+Que seja avaliada a possibilidade de isenção da cobrança de taxas aos_x000D_
+barraqueiros do município durante a realização das festas oficiais da_x000D_
+cidade."</t>
+  </si>
+  <si>
+    <t>253</t>
+  </si>
+  <si>
+    <t>14</t>
+  </si>
+  <si>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2026/253/indicacao_no_07-2026_joao_de_jesus.pdf</t>
+  </si>
+  <si>
+    <t>Indicação nº 07/2026_x000D_
+"Que sejam adotadas as providências necessárias para a pavimentação (calçamento) dos trechos de ruas ainda não pavimentados na sede do município e nas vias municipais da zona urbana e rural onde houver necessidade."</t>
+  </si>
+  <si>
+    <t>255</t>
+  </si>
+  <si>
+    <t>16</t>
+  </si>
+  <si>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2026/255/indicacao_no_09-2026_joao_de_jesus.pdf</t>
+  </si>
+  <si>
+    <t>Indicação nº 09/2026_x000D_
+"Que sejam adotadas as providências necessárias para a reforma e_x000D_
+substituição dos materiais e equipamentos do posto de saúde do Distrito de Itabaiana que necessitam de trocaа.</t>
+  </si>
+  <si>
+    <t>256</t>
+  </si>
+  <si>
+    <t>17</t>
+  </si>
+  <si>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2026/256/indicacao_no_10-2026_joao_de_jesus.pdf</t>
+  </si>
+  <si>
+    <t>Indicação nº 10/2026_x000D_
+Que sejam adotadas as providências necessárias para que a rede municipal_x000D_
+de ensino passe a atender crianças a partir de 1 (um) ano de idade nas creches do município, possibilitando maior acesso das famílias a esse importante serviço educacional e social."</t>
+  </si>
+  <si>
+    <t>257</t>
+  </si>
+  <si>
+    <t>18</t>
+  </si>
+  <si>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2026/257/indicacao_no_11-2026_joao_de_jesus.pdf</t>
+  </si>
+  <si>
+    <t>Indicação nº 11/2026_x000D_
+Que sejam adotadas as providências necessárias para ampliar para 10 (dez) anos o prazo mínimo para venda ou transferência de unidades habitacionais concedidas por programas habitacionais no município, bem como para criação de um cadastro municipal das pessoas beneficiadas com moradias populares.</t>
+  </si>
+  <si>
+    <t>258</t>
+  </si>
+  <si>
+    <t>19</t>
+  </si>
+  <si>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2026/258/indicacao_no_04-2026_eliane_ramos.pdf</t>
+  </si>
+  <si>
+    <t>Indicação nº 04/2026_x000D_
+"Indico que o Executivo por meio da CESAN – Companhia Espíritosantense de Saneamento, que seja realizada a reforma e manutenção dos bueiros que se encontram danificados na sede do município de Mucurici.</t>
+  </si>
+  <si>
+    <t>259</t>
+  </si>
+  <si>
+    <t>20</t>
+  </si>
+  <si>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2026/259/indicacao_no_05-2026_eliane_ramos.pdf</t>
+  </si>
+  <si>
+    <t>Indicação nº 05/2026_x000D_
+"Que sejam adotadas as providências necessárias para a realização de recapeamento asfáltico na Avenida Presidente Kennedy, nas proximidades da Igreja Betel, em trecho que atualmente se encontra sem o devido acabamento do asfalto.</t>
+  </si>
+  <si>
+    <t>260</t>
+  </si>
+  <si>
+    <t>21</t>
+  </si>
+  <si>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2026/260/indicacao_no_01-2026_ernesto_couto.pdf</t>
+  </si>
+  <si>
+    <t>Indicação nº 01/2026_x000D_
+"Que sejam adotadas as providências necessárias para realização de ações de combate a mosquitos e insetos por meio da passagem do carro fumacê nas ruas do município de Mucurici e seus distritos."</t>
+  </si>
+  <si>
+    <t>261</t>
+  </si>
+  <si>
+    <t>22</t>
+  </si>
+  <si>
+    <t>Indicação nº 02/2026_x000D_
+"Que sejam adotadas as providências necessárias para a construção de_x000D_
+um parquinho infantil, brinquedoteca ou playground no Distrito de_x000D_
+Itabaiana</t>
+  </si>
+  <si>
+    <t>262</t>
+  </si>
+  <si>
+    <t>23</t>
+  </si>
+  <si>
+    <t>Indicação nº 03/2026_x000D_
+"Que sejam adotadas as providências necessárias para realizar articulação junto à CESAN, visando a construção de uma nova unidade de tratamento de esgoto no Distrito de Itabaiana.</t>
+  </si>
+  <si>
+    <t>263</t>
+  </si>
+  <si>
+    <t>24</t>
+  </si>
+  <si>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2026/263/indicacaao_no_02-2026_do_vereador_luciano_rodrigues.pdf</t>
+  </si>
+  <si>
+    <t>Indicação nº 02/2026_x000D_
+Que o Município acompanhe a tramitação do Projeto de Lei nº 2531/2021,_x000D_
+atualmente em análise no Congresso Nacional do Brasil, bem como que_x000D_
+sejam realizados estudos e planejamento administrativo e orçamentário_x000D_
+para eventual adequação da remuneração dos profissionais dos quadros_x000D_
+técnico, administrativo e operacional da educação básica da rede_x000D_
+municipal, caso a referida proposta venha a ser aprovada e sancionada."</t>
+  </si>
+  <si>
+    <t>264</t>
+  </si>
+  <si>
+    <t>25</t>
+  </si>
+  <si>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2026/264/indicacaao_no_03-2026_do_vereador_luciano_rodrigues.pdf</t>
+  </si>
+  <si>
+    <t>Indicação n° 03/2026_x000D_
+"Que sejam adotadas as providências necessárias para a criação de um_x000D_
+Centro de Especialidades no município, destinado ao atendimento da_x000D_
+população nas diversas áreas da saúde especializada."</t>
+  </si>
+  <si>
+    <t>265</t>
+  </si>
+  <si>
+    <t>26</t>
+  </si>
+  <si>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2026/265/indicacaao_no_12-2026_do_vereador_joao_de_jesus.pdf</t>
+  </si>
+  <si>
+    <t>Indicação nº 12/2026_x000D_
+Que sejam adotadas as providências necessárias para a construção de_x000D_
+banheiros nos campos "Bom de Bola" e nos estádios existentes na sede_x000D_
+do município e também nos distritos, garantindo melhor estrutura para os_x000D_
+usuários desses espaços esportivos."</t>
+  </si>
+  <si>
+    <t>266</t>
+  </si>
+  <si>
+    <t>27</t>
+  </si>
+  <si>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2026/266/indicacaao_no_13-2026_do_vereador_joao_de_jesus.pdf</t>
+  </si>
+  <si>
+    <t>Indicação nº 13/2026_x000D_
+"Que sejam adotadas as providências necessárias para a construção de_x000D_
+um auditório destinado à realização de reuniões, palestras e capacitações_x000D_
+no posto de saúde do Distrito de Itabaiana.</t>
+  </si>
+  <si>
+    <t>271</t>
+  </si>
+  <si>
+    <t>28</t>
+  </si>
+  <si>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2026/271/03._indicacao_03-2026_edmar.pdf</t>
+  </si>
+  <si>
+    <t>Indicação n° 03/2026_x000D_
+"Que sejam adotadas as providências necessárias para a disponibilização_x000D_
+de kit lanche aos pacientes do município que necessitam se deslocar para_x000D_
+outras cidades em razão de atendimentos de saúde, consultas, exames ou_x000D_
+tratamentos médicos."</t>
+  </si>
+  <si>
+    <t>272</t>
+  </si>
+  <si>
+    <t>29</t>
+  </si>
+  <si>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2026/272/04._indicacao_04-2026_edmar.pdf</t>
+  </si>
+  <si>
+    <t>Indicação n° 04/2026_x000D_
+"Que sejam adotadas as providências necessárias para a instalação de_x000D_
+iluminação pública nos postes existentes na Rua Projetada, localizada na comunidade de Alto Bonito, neste município.</t>
+  </si>
+  <si>
+    <t>273</t>
+  </si>
+  <si>
+    <t>30</t>
+  </si>
+  <si>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2026/273/04._indicacao_04-2026_ernesto.pdf</t>
+  </si>
+  <si>
+    <t>Indicação nº 04/2026_x000D_
+"Sejam adotadas as providências necessárias para a construção de_x000D_
+redutores de velocidade (quebra-molas) no Distrito de Itabaiana,_x000D_
+especialmente na Avenida da Apileite, em frente à creche, na Rua Guaçuí,_x000D_
+bem como em outros pontos onde houver necessidade."</t>
+  </si>
+  <si>
+    <t>274</t>
+  </si>
+  <si>
+    <t>31</t>
+  </si>
+  <si>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2026/274/05._indicacao_05-2026_ernesto.pdf</t>
+  </si>
+  <si>
+    <t>Indicação nº 05/2026 _x000D_
+"Quando da inauguração da nova creche do Distrito de Itabaiana, seja_x000D_
+avaliada a possibilidade de destinar o prédio atualmente utilizado como_x000D_
+creche para anexação à unidade de saúde local, visando a ampliação dos_x000D_
+serviços prestados à população."</t>
+  </si>
+  <si>
+    <t>275</t>
+  </si>
+  <si>
+    <t>32</t>
+  </si>
+  <si>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2026/275/06._indicacao_06-2026_ernesto.pdf</t>
+  </si>
+  <si>
+    <t>Indicação n° 06/2026_x000D_
+Que sejam adotadas as providências necessárias para a disponibilização_x000D_
+de um local de apoio adequado aos pacientes que utilizam os veículos da_x000D_
+saúde para deslocamento a outros municípios, destinado ao embarque,_x000D_
+desembarque e espera.</t>
+  </si>
+  <si>
+    <t>276</t>
+  </si>
+  <si>
+    <t>33</t>
+  </si>
+  <si>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2026/276/14._indicacao_014-2026_joao_de_jesus.pdf</t>
+  </si>
+  <si>
+    <t>Indicação nº014-2026 _x000D_
+Que sejam adotadas as providências necessárias espaço de lazer para a criação de um destinado às famílias no Distrito de Itabaiana."</t>
+  </si>
+  <si>
+    <t>277</t>
+  </si>
+  <si>
+    <t>34</t>
+  </si>
+  <si>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2026/277/15._indicacao_015-2026_joao_de_jesus.pdf</t>
+  </si>
+  <si>
+    <t>Indicação nº 15/2026 "Que sejam adotadas as providências necessárias urgente para a construção de aproximadamente 20 (vinte) unidades habitacionais no_x000D_
+ populares_x000D_
+vulnerabilidade_x000D_
+Distrito de_x000D_
+ social."_x000D_
+ Itabaiana, destinadas a famílias em situação de</t>
+  </si>
+  <si>
+    <t>278</t>
+  </si>
+  <si>
+    <t>35</t>
+  </si>
+  <si>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2026/278/16._indicacao_016-2026_joao_de_jesus.pdf</t>
+  </si>
+  <si>
+    <t>Indicação nº 16/2026_x000D_
+Que sejam adotadas as providências necessárias para a implantação de uma fábrica municipal de blocos (bloquetes/intertravados concreto), destinada e blocos de à produção de materiais para pavimentação construção de unidades de ruas e_x000D_
+ habitacionais no município, especialmente no Distrito de Itabaiana."</t>
+  </si>
+  <si>
+    <t>282</t>
+  </si>
+  <si>
+    <t>36</t>
+  </si>
+  <si>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2026/282/01._indicacao_01-2026_gerson_bispo.pdf</t>
+  </si>
+  <si>
+    <t>Indicação nº 01/2026_x000D_
+"Que sejam adotadas as providências necessárias para a elaboração e_x000D_
+execução de projeto visando a retirada das manilhas existentes na Avenida Parque Itaúnas e a substituição por ponte adequada (tipo elevada/suspensa), com capacidade de melhor escoamento das águas pluviais."</t>
+  </si>
+  <si>
+    <t>283</t>
+  </si>
+  <si>
+    <t>37</t>
+  </si>
+  <si>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2026/283/02._indicacao_02-2026_gerson_bispo.pdf</t>
+  </si>
+  <si>
+    <t>Indicação nº 02/2026_x000D_
+"Que sejam adotadas as providências necessárias para que o Município_x000D_
+disponibilize e retome a utilização de trator com carroça para auxiliar na_x000D_
+coleta de resíduos leves e na limpeza urbana, atendendo tanto a sede_x000D_
+quanto os distritos"</t>
+  </si>
+  <si>
+    <t>284</t>
+  </si>
+  <si>
+    <t>38</t>
+  </si>
+  <si>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2026/284/02._indicacao_02-2026_leomar.pdf</t>
+  </si>
+  <si>
+    <t>Indicação n° 02/2026_x000D_
+Sejam adotadas as providências necessárias para a implantação de calçada_x000D_
+cidadã (padronizada e acessível) nas vias públicas do Distrito de Itabaiana,_x000D_
+especialmente na Rua Princesa Isabel, Rua Guaçuí e Rua Prudente de Morais</t>
+  </si>
+  <si>
+    <t>285</t>
+  </si>
+  <si>
+    <t>39</t>
+  </si>
+  <si>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2026/285/03._indicacao_03-2026_leomar.pdf</t>
+  </si>
+  <si>
+    <t>Indicação nº 03/2026_x000D_
+Que sejam adotadas as providências necessárias para a readequação do banco_x000D_
+de reservas do campo "Bom de Bola" do Distrito de Itabaiana, com sua_x000D_
+transferência para o lado oposto, bem como a melhoria da iluminação do referido_x000D_
+espaço esportivo.</t>
+  </si>
+  <si>
+    <t>286</t>
+  </si>
+  <si>
+    <t>40</t>
+  </si>
+  <si>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2026/286/04._indicacao_04-2026_leomar.pdf</t>
+  </si>
+  <si>
+    <t>Indicação nº 04/2026_x000D_
+"Que sejam adotadas as providências necessárias para a construção de um ponto_x000D_
+de ônibus no bairro Alto Bonito, neste município."</t>
+  </si>
+  <si>
+    <t>287</t>
+  </si>
+  <si>
+    <t>41</t>
+  </si>
+  <si>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2026/287/06._indicacao_06-2026_edmar_vieira.pdf</t>
+  </si>
+  <si>
+    <t>Indicação nº 06/2026_x000D_
+"Que sejam adotadas as providências necessárias melhorias para a realização de_x000D_
+especial aos_x000D_
+ nas redes de drenagem pluvial do município, com atenção pontos mais baixos e áreas frequentemente alagamentos." sujeitas a</t>
+  </si>
+  <si>
+    <t>288</t>
+  </si>
+  <si>
+    <t>42</t>
+  </si>
+  <si>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2026/288/06._indicacao_06-2026_eliane.pdf</t>
+  </si>
+  <si>
+    <t>Indicação n° 06/2026_x000D_
+"Que sejam adotadas as providências necessárias para a instalação de redutor de velocidade (quebra-molas) em frente à escola localizada na comunidade de Água Boa."</t>
+  </si>
+  <si>
+    <t>289</t>
+  </si>
+  <si>
+    <t>43</t>
+  </si>
+  <si>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2026/289/07._indicacao_07-2026_eliane.pdf</t>
+  </si>
+  <si>
+    <t>Indicação n° 07/2026_x000D_
+"Que sejam adotadas as providências necessárias para a instalação de sistemas de monitoramento (cãmeras de segurança) em espaços publicos do municipio , tais como parques, academias ao ar livre, praças , monumentos , estátuas e demais bens publicos'</t>
+  </si>
+  <si>
+    <t>290</t>
+  </si>
+  <si>
+    <t>44</t>
+  </si>
+  <si>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2026/290/17._indicacao_17-2026_joao_de_jesus.pdf</t>
+  </si>
+  <si>
+    <t>Indicação n° 17/2026_x000D_
+"Que sejam adotadas as providências necessárias para a construção_x000D_
+urgente de aproximadamente 25 (vinte e cinco) unidades habitacionais_x000D_
+populares no Município de Mucurici, destinadas a famílias em situação de_x000D_
+vulnerabilidade social."</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -429,69 +1111,69 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2026/239/01._indicacao_01-2026_2.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2026/267/projeto_de_lei_do_legislativo_n_01-2026.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2026/268/projeto_de_lei_do_legislativo_n_02-2026.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2026/270/08._projeto_de_lei_008-2026_executivo.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2026/279/pl-_do_executivo_no_09-2026_1.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2026/280/pl-_do_executivo_no_10-2026.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2026/281/projeto_de_lei_do_legislativo_n_03-2026.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2026/239/01._indicacao_01-2026_2.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2026/243/01._indicacao_01-2026_edmar_de_jesus_2.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2026/244/02._indicacao_02-2026_eliane_ramos.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2026/245/03._indicacao_03-2026_eliane_ramos.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2026/246/02._indicacao_02-2026_edmar_de_jesus.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2026/247/04._indicacao_04-2026-_joao_de_jesus.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2026/248/indicacao_n_01-2026_do_vereador_leomar_trindade.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2026/250/indicacao_no_01-2026_do_vereador_luciano_rodrigues.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2026/251/indicacao_no_05-2026_do_vereador_joao_de_jesus.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2026/253/indicacao_no_07-2026_joao_de_jesus.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2026/255/indicacao_no_09-2026_joao_de_jesus.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2026/256/indicacao_no_10-2026_joao_de_jesus.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2026/257/indicacao_no_11-2026_joao_de_jesus.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2026/258/indicacao_no_04-2026_eliane_ramos.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2026/259/indicacao_no_05-2026_eliane_ramos.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2026/260/indicacao_no_01-2026_ernesto_couto.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2026/263/indicacaao_no_02-2026_do_vereador_luciano_rodrigues.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2026/264/indicacaao_no_03-2026_do_vereador_luciano_rodrigues.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2026/265/indicacaao_no_12-2026_do_vereador_joao_de_jesus.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2026/266/indicacaao_no_13-2026_do_vereador_joao_de_jesus.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2026/271/03._indicacao_03-2026_edmar.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2026/272/04._indicacao_04-2026_edmar.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2026/273/04._indicacao_04-2026_ernesto.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2026/274/05._indicacao_05-2026_ernesto.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2026/275/06._indicacao_06-2026_ernesto.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2026/276/14._indicacao_014-2026_joao_de_jesus.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2026/277/15._indicacao_015-2026_joao_de_jesus.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2026/278/16._indicacao_016-2026_joao_de_jesus.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2026/282/01._indicacao_01-2026_gerson_bispo.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2026/283/02._indicacao_02-2026_gerson_bispo.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2026/284/02._indicacao_02-2026_leomar.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2026/285/03._indicacao_03-2026_leomar.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2026/286/04._indicacao_04-2026_leomar.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2026/287/06._indicacao_06-2026_edmar_vieira.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2026/288/06._indicacao_06-2026_eliane.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2026/289/07._indicacao_07-2026_eliane.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/materialegislativa/2026/290/17._indicacao_17-2026_joao_de_jesus.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H4"/>
+  <dimension ref="A1:H51"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
-    <col min="6" max="6" width="23" bestFit="1" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="8" max="8" width="255.5703125" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="28.7109375" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="123.42578125" bestFit="1" customWidth="1"/>
+    <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
@@ -545,64 +1227,1333 @@
       </c>
       <c r="G3" s="1" t="s">
         <v>19</v>
       </c>
       <c r="H3" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="4" spans="1:8">
       <c r="A4" t="s">
         <v>21</v>
       </c>
       <c r="B4" t="s">
         <v>9</v>
       </c>
       <c r="C4" t="s">
         <v>22</v>
       </c>
       <c r="D4" t="s">
         <v>11</v>
       </c>
       <c r="E4" t="s">
         <v>12</v>
       </c>
       <c r="F4" t="s">
+        <v>23</v>
+      </c>
+      <c r="G4" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="H4" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="5" spans="1:8">
+      <c r="A5" t="s">
+        <v>26</v>
+      </c>
+      <c r="B5" t="s">
+        <v>9</v>
+      </c>
+      <c r="C5" t="s">
+        <v>27</v>
+      </c>
+      <c r="D5" t="s">
+        <v>11</v>
+      </c>
+      <c r="E5" t="s">
+        <v>12</v>
+      </c>
+      <c r="F5" t="s">
+        <v>23</v>
+      </c>
+      <c r="G5" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="H5" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="6" spans="1:8">
+      <c r="A6" t="s">
+        <v>30</v>
+      </c>
+      <c r="B6" t="s">
+        <v>9</v>
+      </c>
+      <c r="C6" t="s">
+        <v>31</v>
+      </c>
+      <c r="D6" t="s">
+        <v>11</v>
+      </c>
+      <c r="E6" t="s">
+        <v>12</v>
+      </c>
+      <c r="F6" t="s">
+        <v>23</v>
+      </c>
+      <c r="G6" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="H6" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="7" spans="1:8">
+      <c r="A7" t="s">
+        <v>34</v>
+      </c>
+      <c r="B7" t="s">
+        <v>9</v>
+      </c>
+      <c r="C7" t="s">
+        <v>35</v>
+      </c>
+      <c r="D7" t="s">
+        <v>11</v>
+      </c>
+      <c r="E7" t="s">
+        <v>12</v>
+      </c>
+      <c r="F7" t="s">
+        <v>23</v>
+      </c>
+      <c r="G7" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="H7" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="8" spans="1:8">
+      <c r="A8" t="s">
+        <v>38</v>
+      </c>
+      <c r="B8" t="s">
+        <v>9</v>
+      </c>
+      <c r="C8" t="s">
+        <v>39</v>
+      </c>
+      <c r="D8" t="s">
+        <v>11</v>
+      </c>
+      <c r="E8" t="s">
+        <v>12</v>
+      </c>
+      <c r="F8" t="s">
+        <v>40</v>
+      </c>
+      <c r="G8" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="H8" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="9" spans="1:8">
+      <c r="A9" t="s">
+        <v>43</v>
+      </c>
+      <c r="B9" t="s">
+        <v>9</v>
+      </c>
+      <c r="C9" t="s">
+        <v>10</v>
+      </c>
+      <c r="D9" t="s">
+        <v>44</v>
+      </c>
+      <c r="E9" t="s">
+        <v>45</v>
+      </c>
+      <c r="F9" t="s">
+        <v>46</v>
+      </c>
+      <c r="G9" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="H9" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="10" spans="1:8">
+      <c r="A10" t="s">
+        <v>49</v>
+      </c>
+      <c r="B10" t="s">
+        <v>9</v>
+      </c>
+      <c r="C10" t="s">
+        <v>17</v>
+      </c>
+      <c r="D10" t="s">
+        <v>44</v>
+      </c>
+      <c r="E10" t="s">
+        <v>45</v>
+      </c>
+      <c r="F10" t="s">
+        <v>18</v>
+      </c>
+      <c r="G10" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="H10" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="11" spans="1:8">
+      <c r="A11" t="s">
+        <v>51</v>
+      </c>
+      <c r="B11" t="s">
+        <v>9</v>
+      </c>
+      <c r="C11" t="s">
+        <v>22</v>
+      </c>
+      <c r="D11" t="s">
+        <v>44</v>
+      </c>
+      <c r="E11" t="s">
+        <v>45</v>
+      </c>
+      <c r="F11" t="s">
+        <v>46</v>
+      </c>
+      <c r="G11" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="H11" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="12" spans="1:8">
+      <c r="A12" t="s">
+        <v>53</v>
+      </c>
+      <c r="B12" t="s">
+        <v>9</v>
+      </c>
+      <c r="C12" t="s">
+        <v>27</v>
+      </c>
+      <c r="D12" t="s">
+        <v>44</v>
+      </c>
+      <c r="E12" t="s">
+        <v>45</v>
+      </c>
+      <c r="F12" t="s">
+        <v>54</v>
+      </c>
+      <c r="G12" s="1" t="s">
+        <v>55</v>
+      </c>
+      <c r="H12" t="s">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="13" spans="1:8">
+      <c r="A13" t="s">
+        <v>57</v>
+      </c>
+      <c r="B13" t="s">
+        <v>9</v>
+      </c>
+      <c r="C13" t="s">
+        <v>31</v>
+      </c>
+      <c r="D13" t="s">
+        <v>44</v>
+      </c>
+      <c r="E13" t="s">
+        <v>45</v>
+      </c>
+      <c r="F13" t="s">
+        <v>18</v>
+      </c>
+      <c r="G13" s="1" t="s">
+        <v>58</v>
+      </c>
+      <c r="H13" t="s">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="14" spans="1:8">
+      <c r="A14" t="s">
+        <v>60</v>
+      </c>
+      <c r="B14" t="s">
+        <v>9</v>
+      </c>
+      <c r="C14" t="s">
+        <v>35</v>
+      </c>
+      <c r="D14" t="s">
+        <v>44</v>
+      </c>
+      <c r="E14" t="s">
+        <v>45</v>
+      </c>
+      <c r="F14" t="s">
+        <v>18</v>
+      </c>
+      <c r="G14" s="1" t="s">
+        <v>61</v>
+      </c>
+      <c r="H14" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="15" spans="1:8">
+      <c r="A15" t="s">
+        <v>63</v>
+      </c>
+      <c r="B15" t="s">
+        <v>9</v>
+      </c>
+      <c r="C15" t="s">
+        <v>39</v>
+      </c>
+      <c r="D15" t="s">
+        <v>44</v>
+      </c>
+      <c r="E15" t="s">
+        <v>45</v>
+      </c>
+      <c r="F15" t="s">
+        <v>54</v>
+      </c>
+      <c r="G15" s="1" t="s">
+        <v>64</v>
+      </c>
+      <c r="H15" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="16" spans="1:8">
+      <c r="A16" t="s">
+        <v>66</v>
+      </c>
+      <c r="B16" t="s">
+        <v>9</v>
+      </c>
+      <c r="C16" t="s">
+        <v>67</v>
+      </c>
+      <c r="D16" t="s">
+        <v>44</v>
+      </c>
+      <c r="E16" t="s">
+        <v>45</v>
+      </c>
+      <c r="F16" t="s">
+        <v>46</v>
+      </c>
+      <c r="G16" s="1" t="s">
+        <v>68</v>
+      </c>
+      <c r="H16" t="s">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="17" spans="1:8">
+      <c r="A17" t="s">
+        <v>70</v>
+      </c>
+      <c r="B17" t="s">
+        <v>9</v>
+      </c>
+      <c r="C17" t="s">
+        <v>71</v>
+      </c>
+      <c r="D17" t="s">
+        <v>44</v>
+      </c>
+      <c r="E17" t="s">
+        <v>45</v>
+      </c>
+      <c r="F17" t="s">
+        <v>72</v>
+      </c>
+      <c r="G17" s="1" t="s">
+        <v>73</v>
+      </c>
+      <c r="H17" t="s">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="18" spans="1:8">
+      <c r="A18" t="s">
+        <v>75</v>
+      </c>
+      <c r="B18" t="s">
+        <v>9</v>
+      </c>
+      <c r="C18" t="s">
+        <v>76</v>
+      </c>
+      <c r="D18" t="s">
+        <v>44</v>
+      </c>
+      <c r="E18" t="s">
+        <v>45</v>
+      </c>
+      <c r="F18" t="s">
+        <v>77</v>
+      </c>
+      <c r="G18" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="H18" t="s">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="19" spans="1:8">
+      <c r="A19" t="s">
+        <v>79</v>
+      </c>
+      <c r="B19" t="s">
+        <v>9</v>
+      </c>
+      <c r="C19" t="s">
+        <v>80</v>
+      </c>
+      <c r="D19" t="s">
+        <v>44</v>
+      </c>
+      <c r="E19" t="s">
+        <v>45</v>
+      </c>
+      <c r="F19" t="s">
+        <v>81</v>
+      </c>
+      <c r="G19" s="1" t="s">
+        <v>82</v>
+      </c>
+      <c r="H19" t="s">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="20" spans="1:8">
+      <c r="A20" t="s">
+        <v>84</v>
+      </c>
+      <c r="B20" t="s">
+        <v>9</v>
+      </c>
+      <c r="C20" t="s">
+        <v>85</v>
+      </c>
+      <c r="D20" t="s">
+        <v>44</v>
+      </c>
+      <c r="E20" t="s">
+        <v>45</v>
+      </c>
+      <c r="F20" t="s">
+        <v>46</v>
+      </c>
+      <c r="G20" s="1" t="s">
+        <v>86</v>
+      </c>
+      <c r="H20" t="s">
+        <v>87</v>
+      </c>
+    </row>
+    <row r="21" spans="1:8">
+      <c r="A21" t="s">
+        <v>88</v>
+      </c>
+      <c r="B21" t="s">
+        <v>9</v>
+      </c>
+      <c r="C21" t="s">
+        <v>89</v>
+      </c>
+      <c r="D21" t="s">
+        <v>44</v>
+      </c>
+      <c r="E21" t="s">
+        <v>45</v>
+      </c>
+      <c r="F21" t="s">
+        <v>46</v>
+      </c>
+      <c r="G21" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="H21" t="s">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="22" spans="1:8">
+      <c r="A22" t="s">
+        <v>91</v>
+      </c>
+      <c r="B22" t="s">
+        <v>9</v>
+      </c>
+      <c r="C22" t="s">
+        <v>92</v>
+      </c>
+      <c r="D22" t="s">
+        <v>44</v>
+      </c>
+      <c r="E22" t="s">
+        <v>45</v>
+      </c>
+      <c r="F22" t="s">
+        <v>46</v>
+      </c>
+      <c r="G22" s="1" t="s">
+        <v>93</v>
+      </c>
+      <c r="H22" t="s">
+        <v>94</v>
+      </c>
+    </row>
+    <row r="23" spans="1:8">
+      <c r="A23" t="s">
+        <v>95</v>
+      </c>
+      <c r="B23" t="s">
+        <v>9</v>
+      </c>
+      <c r="C23" t="s">
+        <v>96</v>
+      </c>
+      <c r="D23" t="s">
+        <v>44</v>
+      </c>
+      <c r="E23" t="s">
+        <v>45</v>
+      </c>
+      <c r="F23" t="s">
+        <v>46</v>
+      </c>
+      <c r="G23" s="1" t="s">
+        <v>97</v>
+      </c>
+      <c r="H23" t="s">
+        <v>98</v>
+      </c>
+    </row>
+    <row r="24" spans="1:8">
+      <c r="A24" t="s">
+        <v>99</v>
+      </c>
+      <c r="B24" t="s">
+        <v>9</v>
+      </c>
+      <c r="C24" t="s">
+        <v>100</v>
+      </c>
+      <c r="D24" t="s">
+        <v>44</v>
+      </c>
+      <c r="E24" t="s">
+        <v>45</v>
+      </c>
+      <c r="F24" t="s">
+        <v>46</v>
+      </c>
+      <c r="G24" s="1" t="s">
+        <v>101</v>
+      </c>
+      <c r="H24" t="s">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="25" spans="1:8">
+      <c r="A25" t="s">
+        <v>103</v>
+      </c>
+      <c r="B25" t="s">
+        <v>9</v>
+      </c>
+      <c r="C25" t="s">
+        <v>104</v>
+      </c>
+      <c r="D25" t="s">
+        <v>44</v>
+      </c>
+      <c r="E25" t="s">
+        <v>45</v>
+      </c>
+      <c r="F25" t="s">
+        <v>46</v>
+      </c>
+      <c r="G25" s="1" t="s">
+        <v>105</v>
+      </c>
+      <c r="H25" t="s">
+        <v>106</v>
+      </c>
+    </row>
+    <row r="26" spans="1:8">
+      <c r="A26" t="s">
+        <v>107</v>
+      </c>
+      <c r="B26" t="s">
+        <v>9</v>
+      </c>
+      <c r="C26" t="s">
+        <v>108</v>
+      </c>
+      <c r="D26" t="s">
+        <v>44</v>
+      </c>
+      <c r="E26" t="s">
+        <v>45</v>
+      </c>
+      <c r="F26" t="s">
+        <v>18</v>
+      </c>
+      <c r="G26" s="1" t="s">
+        <v>109</v>
+      </c>
+      <c r="H26" t="s">
+        <v>110</v>
+      </c>
+    </row>
+    <row r="27" spans="1:8">
+      <c r="A27" t="s">
+        <v>111</v>
+      </c>
+      <c r="B27" t="s">
+        <v>9</v>
+      </c>
+      <c r="C27" t="s">
+        <v>112</v>
+      </c>
+      <c r="D27" t="s">
+        <v>44</v>
+      </c>
+      <c r="E27" t="s">
+        <v>45</v>
+      </c>
+      <c r="F27" t="s">
+        <v>18</v>
+      </c>
+      <c r="G27" s="1" t="s">
+        <v>113</v>
+      </c>
+      <c r="H27" t="s">
+        <v>114</v>
+      </c>
+    </row>
+    <row r="28" spans="1:8">
+      <c r="A28" t="s">
+        <v>115</v>
+      </c>
+      <c r="B28" t="s">
+        <v>9</v>
+      </c>
+      <c r="C28" t="s">
+        <v>116</v>
+      </c>
+      <c r="D28" t="s">
+        <v>44</v>
+      </c>
+      <c r="E28" t="s">
+        <v>45</v>
+      </c>
+      <c r="F28" t="s">
+        <v>40</v>
+      </c>
+      <c r="G28" s="1" t="s">
+        <v>117</v>
+      </c>
+      <c r="H28" t="s">
+        <v>118</v>
+      </c>
+    </row>
+    <row r="29" spans="1:8">
+      <c r="A29" t="s">
+        <v>119</v>
+      </c>
+      <c r="B29" t="s">
+        <v>9</v>
+      </c>
+      <c r="C29" t="s">
+        <v>120</v>
+      </c>
+      <c r="D29" t="s">
+        <v>44</v>
+      </c>
+      <c r="E29" t="s">
+        <v>45</v>
+      </c>
+      <c r="F29" t="s">
+        <v>40</v>
+      </c>
+      <c r="G29" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="H29" t="s">
+        <v>121</v>
+      </c>
+    </row>
+    <row r="30" spans="1:8">
+      <c r="A30" t="s">
+        <v>122</v>
+      </c>
+      <c r="B30" t="s">
+        <v>9</v>
+      </c>
+      <c r="C30" t="s">
+        <v>123</v>
+      </c>
+      <c r="D30" t="s">
+        <v>44</v>
+      </c>
+      <c r="E30" t="s">
+        <v>45</v>
+      </c>
+      <c r="F30" t="s">
+        <v>40</v>
+      </c>
+      <c r="G30" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="H30" t="s">
+        <v>124</v>
+      </c>
+    </row>
+    <row r="31" spans="1:8">
+      <c r="A31" t="s">
+        <v>125</v>
+      </c>
+      <c r="B31" t="s">
+        <v>9</v>
+      </c>
+      <c r="C31" t="s">
+        <v>126</v>
+      </c>
+      <c r="D31" t="s">
+        <v>44</v>
+      </c>
+      <c r="E31" t="s">
+        <v>45</v>
+      </c>
+      <c r="F31" t="s">
+        <v>81</v>
+      </c>
+      <c r="G31" s="1" t="s">
+        <v>127</v>
+      </c>
+      <c r="H31" t="s">
+        <v>128</v>
+      </c>
+    </row>
+    <row r="32" spans="1:8">
+      <c r="A32" t="s">
+        <v>129</v>
+      </c>
+      <c r="B32" t="s">
+        <v>9</v>
+      </c>
+      <c r="C32" t="s">
+        <v>130</v>
+      </c>
+      <c r="D32" t="s">
+        <v>44</v>
+      </c>
+      <c r="E32" t="s">
+        <v>45</v>
+      </c>
+      <c r="F32" t="s">
+        <v>81</v>
+      </c>
+      <c r="G32" s="1" t="s">
+        <v>131</v>
+      </c>
+      <c r="H32" t="s">
+        <v>132</v>
+      </c>
+    </row>
+    <row r="33" spans="1:8">
+      <c r="A33" t="s">
+        <v>133</v>
+      </c>
+      <c r="B33" t="s">
+        <v>9</v>
+      </c>
+      <c r="C33" t="s">
+        <v>134</v>
+      </c>
+      <c r="D33" t="s">
+        <v>44</v>
+      </c>
+      <c r="E33" t="s">
+        <v>45</v>
+      </c>
+      <c r="F33" t="s">
+        <v>46</v>
+      </c>
+      <c r="G33" s="1" t="s">
+        <v>135</v>
+      </c>
+      <c r="H33" t="s">
+        <v>136</v>
+      </c>
+    </row>
+    <row r="34" spans="1:8">
+      <c r="A34" t="s">
+        <v>137</v>
+      </c>
+      <c r="B34" t="s">
+        <v>9</v>
+      </c>
+      <c r="C34" t="s">
+        <v>138</v>
+      </c>
+      <c r="D34" t="s">
+        <v>44</v>
+      </c>
+      <c r="E34" t="s">
+        <v>45</v>
+      </c>
+      <c r="F34" t="s">
+        <v>46</v>
+      </c>
+      <c r="G34" s="1" t="s">
+        <v>139</v>
+      </c>
+      <c r="H34" t="s">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="35" spans="1:8">
+      <c r="A35" t="s">
+        <v>141</v>
+      </c>
+      <c r="B35" t="s">
+        <v>9</v>
+      </c>
+      <c r="C35" t="s">
+        <v>142</v>
+      </c>
+      <c r="D35" t="s">
+        <v>44</v>
+      </c>
+      <c r="E35" t="s">
+        <v>45</v>
+      </c>
+      <c r="F35" t="s">
+        <v>54</v>
+      </c>
+      <c r="G35" s="1" t="s">
+        <v>143</v>
+      </c>
+      <c r="H35" t="s">
+        <v>144</v>
+      </c>
+    </row>
+    <row r="36" spans="1:8">
+      <c r="A36" t="s">
+        <v>145</v>
+      </c>
+      <c r="B36" t="s">
+        <v>9</v>
+      </c>
+      <c r="C36" t="s">
+        <v>146</v>
+      </c>
+      <c r="D36" t="s">
+        <v>44</v>
+      </c>
+      <c r="E36" t="s">
+        <v>45</v>
+      </c>
+      <c r="F36" t="s">
+        <v>54</v>
+      </c>
+      <c r="G36" s="1" t="s">
+        <v>147</v>
+      </c>
+      <c r="H36" t="s">
+        <v>148</v>
+      </c>
+    </row>
+    <row r="37" spans="1:8">
+      <c r="A37" t="s">
+        <v>149</v>
+      </c>
+      <c r="B37" t="s">
+        <v>9</v>
+      </c>
+      <c r="C37" t="s">
+        <v>150</v>
+      </c>
+      <c r="D37" t="s">
+        <v>44</v>
+      </c>
+      <c r="E37" t="s">
+        <v>45</v>
+      </c>
+      <c r="F37" t="s">
+        <v>40</v>
+      </c>
+      <c r="G37" s="1" t="s">
+        <v>151</v>
+      </c>
+      <c r="H37" t="s">
+        <v>152</v>
+      </c>
+    </row>
+    <row r="38" spans="1:8">
+      <c r="A38" t="s">
+        <v>153</v>
+      </c>
+      <c r="B38" t="s">
+        <v>9</v>
+      </c>
+      <c r="C38" t="s">
+        <v>154</v>
+      </c>
+      <c r="D38" t="s">
+        <v>44</v>
+      </c>
+      <c r="E38" t="s">
+        <v>45</v>
+      </c>
+      <c r="F38" t="s">
+        <v>40</v>
+      </c>
+      <c r="G38" s="1" t="s">
+        <v>155</v>
+      </c>
+      <c r="H38" t="s">
+        <v>156</v>
+      </c>
+    </row>
+    <row r="39" spans="1:8">
+      <c r="A39" t="s">
+        <v>157</v>
+      </c>
+      <c r="B39" t="s">
+        <v>9</v>
+      </c>
+      <c r="C39" t="s">
+        <v>158</v>
+      </c>
+      <c r="D39" t="s">
+        <v>44</v>
+      </c>
+      <c r="E39" t="s">
+        <v>45</v>
+      </c>
+      <c r="F39" t="s">
+        <v>40</v>
+      </c>
+      <c r="G39" s="1" t="s">
+        <v>159</v>
+      </c>
+      <c r="H39" t="s">
+        <v>160</v>
+      </c>
+    </row>
+    <row r="40" spans="1:8">
+      <c r="A40" t="s">
+        <v>161</v>
+      </c>
+      <c r="B40" t="s">
+        <v>9</v>
+      </c>
+      <c r="C40" t="s">
+        <v>162</v>
+      </c>
+      <c r="D40" t="s">
+        <v>44</v>
+      </c>
+      <c r="E40" t="s">
+        <v>45</v>
+      </c>
+      <c r="F40" t="s">
+        <v>46</v>
+      </c>
+      <c r="G40" s="1" t="s">
+        <v>163</v>
+      </c>
+      <c r="H40" t="s">
+        <v>164</v>
+      </c>
+    </row>
+    <row r="41" spans="1:8">
+      <c r="A41" t="s">
+        <v>165</v>
+      </c>
+      <c r="B41" t="s">
+        <v>9</v>
+      </c>
+      <c r="C41" t="s">
+        <v>166</v>
+      </c>
+      <c r="D41" t="s">
+        <v>44</v>
+      </c>
+      <c r="E41" t="s">
+        <v>45</v>
+      </c>
+      <c r="F41" t="s">
+        <v>46</v>
+      </c>
+      <c r="G41" s="1" t="s">
+        <v>167</v>
+      </c>
+      <c r="H41" t="s">
+        <v>168</v>
+      </c>
+    </row>
+    <row r="42" spans="1:8">
+      <c r="A42" t="s">
+        <v>169</v>
+      </c>
+      <c r="B42" t="s">
+        <v>9</v>
+      </c>
+      <c r="C42" t="s">
+        <v>170</v>
+      </c>
+      <c r="D42" t="s">
+        <v>44</v>
+      </c>
+      <c r="E42" t="s">
+        <v>45</v>
+      </c>
+      <c r="F42" t="s">
+        <v>46</v>
+      </c>
+      <c r="G42" s="1" t="s">
+        <v>171</v>
+      </c>
+      <c r="H42" t="s">
+        <v>172</v>
+      </c>
+    </row>
+    <row r="43" spans="1:8">
+      <c r="A43" t="s">
+        <v>173</v>
+      </c>
+      <c r="B43" t="s">
+        <v>9</v>
+      </c>
+      <c r="C43" t="s">
+        <v>174</v>
+      </c>
+      <c r="D43" t="s">
+        <v>44</v>
+      </c>
+      <c r="E43" t="s">
+        <v>45</v>
+      </c>
+      <c r="F43" t="s">
         <v>13</v>
       </c>
-      <c r="G4" s="1" t="s">
-[...3 lines deleted...]
-        <v>23</v>
+      <c r="G43" s="1" t="s">
+        <v>175</v>
+      </c>
+      <c r="H43" t="s">
+        <v>176</v>
+      </c>
+    </row>
+    <row r="44" spans="1:8">
+      <c r="A44" t="s">
+        <v>177</v>
+      </c>
+      <c r="B44" t="s">
+        <v>9</v>
+      </c>
+      <c r="C44" t="s">
+        <v>178</v>
+      </c>
+      <c r="D44" t="s">
+        <v>44</v>
+      </c>
+      <c r="E44" t="s">
+        <v>45</v>
+      </c>
+      <c r="F44" t="s">
+        <v>13</v>
+      </c>
+      <c r="G44" s="1" t="s">
+        <v>179</v>
+      </c>
+      <c r="H44" t="s">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="45" spans="1:8">
+      <c r="A45" t="s">
+        <v>181</v>
+      </c>
+      <c r="B45" t="s">
+        <v>9</v>
+      </c>
+      <c r="C45" t="s">
+        <v>182</v>
+      </c>
+      <c r="D45" t="s">
+        <v>44</v>
+      </c>
+      <c r="E45" t="s">
+        <v>45</v>
+      </c>
+      <c r="F45" t="s">
+        <v>72</v>
+      </c>
+      <c r="G45" s="1" t="s">
+        <v>183</v>
+      </c>
+      <c r="H45" t="s">
+        <v>184</v>
+      </c>
+    </row>
+    <row r="46" spans="1:8">
+      <c r="A46" t="s">
+        <v>185</v>
+      </c>
+      <c r="B46" t="s">
+        <v>9</v>
+      </c>
+      <c r="C46" t="s">
+        <v>186</v>
+      </c>
+      <c r="D46" t="s">
+        <v>44</v>
+      </c>
+      <c r="E46" t="s">
+        <v>45</v>
+      </c>
+      <c r="F46" t="s">
+        <v>72</v>
+      </c>
+      <c r="G46" s="1" t="s">
+        <v>187</v>
+      </c>
+      <c r="H46" t="s">
+        <v>188</v>
+      </c>
+    </row>
+    <row r="47" spans="1:8">
+      <c r="A47" t="s">
+        <v>189</v>
+      </c>
+      <c r="B47" t="s">
+        <v>9</v>
+      </c>
+      <c r="C47" t="s">
+        <v>190</v>
+      </c>
+      <c r="D47" t="s">
+        <v>44</v>
+      </c>
+      <c r="E47" t="s">
+        <v>45</v>
+      </c>
+      <c r="F47" t="s">
+        <v>72</v>
+      </c>
+      <c r="G47" s="1" t="s">
+        <v>191</v>
+      </c>
+      <c r="H47" t="s">
+        <v>192</v>
+      </c>
+    </row>
+    <row r="48" spans="1:8">
+      <c r="A48" t="s">
+        <v>193</v>
+      </c>
+      <c r="B48" t="s">
+        <v>9</v>
+      </c>
+      <c r="C48" t="s">
+        <v>194</v>
+      </c>
+      <c r="D48" t="s">
+        <v>44</v>
+      </c>
+      <c r="E48" t="s">
+        <v>45</v>
+      </c>
+      <c r="F48" t="s">
+        <v>54</v>
+      </c>
+      <c r="G48" s="1" t="s">
+        <v>195</v>
+      </c>
+      <c r="H48" t="s">
+        <v>196</v>
+      </c>
+    </row>
+    <row r="49" spans="1:8">
+      <c r="A49" t="s">
+        <v>197</v>
+      </c>
+      <c r="B49" t="s">
+        <v>9</v>
+      </c>
+      <c r="C49" t="s">
+        <v>198</v>
+      </c>
+      <c r="D49" t="s">
+        <v>44</v>
+      </c>
+      <c r="E49" t="s">
+        <v>45</v>
+      </c>
+      <c r="F49" t="s">
+        <v>18</v>
+      </c>
+      <c r="G49" s="1" t="s">
+        <v>199</v>
+      </c>
+      <c r="H49" t="s">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="50" spans="1:8">
+      <c r="A50" t="s">
+        <v>201</v>
+      </c>
+      <c r="B50" t="s">
+        <v>9</v>
+      </c>
+      <c r="C50" t="s">
+        <v>202</v>
+      </c>
+      <c r="D50" t="s">
+        <v>44</v>
+      </c>
+      <c r="E50" t="s">
+        <v>45</v>
+      </c>
+      <c r="F50" t="s">
+        <v>18</v>
+      </c>
+      <c r="G50" s="1" t="s">
+        <v>203</v>
+      </c>
+      <c r="H50" t="s">
+        <v>204</v>
+      </c>
+    </row>
+    <row r="51" spans="1:8">
+      <c r="A51" t="s">
+        <v>205</v>
+      </c>
+      <c r="B51" t="s">
+        <v>9</v>
+      </c>
+      <c r="C51" t="s">
+        <v>206</v>
+      </c>
+      <c r="D51" t="s">
+        <v>44</v>
+      </c>
+      <c r="E51" t="s">
+        <v>45</v>
+      </c>
+      <c r="F51" t="s">
+        <v>46</v>
+      </c>
+      <c r="G51" s="1" t="s">
+        <v>207</v>
+      </c>
+      <c r="H51" t="s">
+        <v>208</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
+    <hyperlink ref="G5" r:id="rId4"/>
+    <hyperlink ref="G6" r:id="rId5"/>
+    <hyperlink ref="G7" r:id="rId6"/>
+    <hyperlink ref="G8" r:id="rId7"/>
+    <hyperlink ref="G9" r:id="rId8"/>
+    <hyperlink ref="G10" r:id="rId9"/>
+    <hyperlink ref="G11" r:id="rId10"/>
+    <hyperlink ref="G12" r:id="rId11"/>
+    <hyperlink ref="G13" r:id="rId12"/>
+    <hyperlink ref="G14" r:id="rId13"/>
+    <hyperlink ref="G15" r:id="rId14"/>
+    <hyperlink ref="G16" r:id="rId15"/>
+    <hyperlink ref="G17" r:id="rId16"/>
+    <hyperlink ref="G18" r:id="rId17"/>
+    <hyperlink ref="G19" r:id="rId18"/>
+    <hyperlink ref="G20" r:id="rId19"/>
+    <hyperlink ref="G21" r:id="rId20"/>
+    <hyperlink ref="G22" r:id="rId21"/>
+    <hyperlink ref="G23" r:id="rId22"/>
+    <hyperlink ref="G24" r:id="rId23"/>
+    <hyperlink ref="G25" r:id="rId24"/>
+    <hyperlink ref="G26" r:id="rId25"/>
+    <hyperlink ref="G27" r:id="rId26"/>
+    <hyperlink ref="G28" r:id="rId27"/>
+    <hyperlink ref="G29" r:id="rId28"/>
+    <hyperlink ref="G30" r:id="rId29"/>
+    <hyperlink ref="G31" r:id="rId30"/>
+    <hyperlink ref="G32" r:id="rId31"/>
+    <hyperlink ref="G33" r:id="rId32"/>
+    <hyperlink ref="G34" r:id="rId33"/>
+    <hyperlink ref="G35" r:id="rId34"/>
+    <hyperlink ref="G36" r:id="rId35"/>
+    <hyperlink ref="G37" r:id="rId36"/>
+    <hyperlink ref="G38" r:id="rId37"/>
+    <hyperlink ref="G39" r:id="rId38"/>
+    <hyperlink ref="G40" r:id="rId39"/>
+    <hyperlink ref="G41" r:id="rId40"/>
+    <hyperlink ref="G42" r:id="rId41"/>
+    <hyperlink ref="G43" r:id="rId42"/>
+    <hyperlink ref="G44" r:id="rId43"/>
+    <hyperlink ref="G45" r:id="rId44"/>
+    <hyperlink ref="G46" r:id="rId45"/>
+    <hyperlink ref="G47" r:id="rId46"/>
+    <hyperlink ref="G48" r:id="rId47"/>
+    <hyperlink ref="G49" r:id="rId48"/>
+    <hyperlink ref="G50" r:id="rId49"/>
+    <hyperlink ref="G51" r:id="rId50"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>