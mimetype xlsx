--- v0 (2025-10-30)
+++ v1 (2026-05-10)
@@ -48,5610 +48,5610 @@
   <si>
     <t>Tipo da Norma Jurídica/Descrição</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>569</t>
   </si>
   <si>
     <t>2024</t>
   </si>
   <si>
     <t>843</t>
   </si>
   <si>
     <t>LM</t>
   </si>
   <si>
     <t>Lei Municipal</t>
   </si>
   <si>
-    <t>https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2024/569/lei_843_24_institui_gratificacao_especial_para_as_funcoes_relacionadas_a_planejamento_de_contratacao_equipe_de_apoio_pregoeiro_e_da_outras_providencias.pdf</t>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2024/569/lei_843_24_institui_gratificacao_especial_para_as_funcoes_relacionadas_a_planejamento_de_contratacao_equipe_de_apoio_pregoeiro_e_da_outras_providencias.pdf</t>
   </si>
   <si>
     <t>INSTITUI GRATIFICAÇÃO ESPECIAL PARA AS FUNÇÕES RELACIONADAS A PLANEJAMENTO DE CONTRATAÇÃO EQUIPE DE APOIO PREGOEIRO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>568</t>
   </si>
   <si>
     <t>842</t>
   </si>
   <si>
-    <t>https://sapl.mucurici.es.leg.br/media/</t>
+    <t>http://sapl.mucurici.es.leg.br/media/</t>
   </si>
   <si>
     <t>DISPÕE SOBRE CONCESSÃO DE USO DE BEM PÚBLICO.</t>
   </si>
   <si>
     <t>567</t>
   </si>
   <si>
     <t>841</t>
   </si>
   <si>
-    <t>https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2024/567/lei_841_24_autoriza_o_poder_executivo_municipal_a_firmar_convenio_com_hospital_maternidade_sao_mateus..pdf</t>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2024/567/lei_841_24_autoriza_o_poder_executivo_municipal_a_firmar_convenio_com_hospital_maternidade_sao_mateus..pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A FIRMAR CONVENIO COM HOSPITAL MATERNIDADE SÃO MATEUS.</t>
   </si>
   <si>
     <t>566</t>
   </si>
   <si>
     <t>840</t>
   </si>
   <si>
-    <t>https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2024/566/lei_840_24_dispoe_sobre_autorizacao_de_concessao_de_subvencao_social_a_pestalozzi..pdf</t>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2024/566/lei_840_24_dispoe_sobre_autorizacao_de_concessao_de_subvencao_social_a_pestalozzi..pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AUTORIZAÇÃO DE CONCESSÃO DE SUBVENÇÃO SOCIAL A PESTALOZZI.</t>
   </si>
   <si>
     <t>565</t>
   </si>
   <si>
     <t>2023</t>
   </si>
   <si>
     <t>837</t>
   </si>
   <si>
-    <t>https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2023/565/lei_837_23_dispoe_sobre_creditos_adicionais_-_altera_redacao_da_lei_municipal_814-2022.pdf</t>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2023/565/lei_837_23_dispoe_sobre_creditos_adicionais_-_altera_redacao_da_lei_municipal_814-2022.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE CRÉDITOS ADICIONAIS - ALTERA REDAÇÃO DA LEI MUNICIPAL 814-2022</t>
   </si>
   <si>
     <t>564</t>
   </si>
   <si>
     <t>836</t>
   </si>
   <si>
-    <t>https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2023/564/lei_836_23_estima_a_receita_e_fixa_despesa_do_municipio_de_mucurici_para_o_exercicio_financeiro_de_2024_1.pdf.pdf</t>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2023/564/lei_836_23_estima_a_receita_e_fixa_despesa_do_municipio_de_mucurici_para_o_exercicio_financeiro_de_2024_1.pdf.pdf</t>
   </si>
   <si>
     <t>ESTIMA A RECEITA E FIXA DESPESA DO MUNICÍPIO DE MUCURICI PARA O EXERCÍCIO FINANCEIRO DE 2024</t>
   </si>
   <si>
     <t>563</t>
   </si>
   <si>
     <t>835</t>
   </si>
   <si>
-    <t>https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2023/563/lei_835_23_dispoe_sobre_o_reajuste_de_vencimentos_dos_servidores_publicos_da_camara_municipal_de_mucurici-es_e_da_outras_providencias.pdf</t>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2023/563/lei_835_23_dispoe_sobre_o_reajuste_de_vencimentos_dos_servidores_publicos_da_camara_municipal_de_mucurici-es_e_da_outras_providencias.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O REAJUSTE DE VENCIMENTOS DOS SERVIDORES PÚBLICOS DA CÂMARA MUNICIPAL DE MUCURICI-ES E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>562</t>
   </si>
   <si>
     <t>834</t>
   </si>
   <si>
-    <t>https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2023/562/lei_834_23_fixa_o_subsidio_do_prefeito_vice-prefeito_vereadores_e_secretarios_municipais_para_a_legislatura_com_inicio_em_1_de_janeiro_de_2025_e_da_outras_providencias.pdf</t>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2023/562/lei_834_23_fixa_o_subsidio_do_prefeito_vice-prefeito_vereadores_e_secretarios_municipais_para_a_legislatura_com_inicio_em_1_de_janeiro_de_2025_e_da_outras_providencias.pdf</t>
   </si>
   <si>
     <t>FIXA O SUBSÍDIO DO PREFEITO VICE-PREFEITO VEREADORES E SECRETÁRIOS MUNICIPAIS PARA A LEGISLATURA COM INÍCIO EM 1° DE JANEIRO DE 2025 E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>561</t>
   </si>
   <si>
     <t>833</t>
   </si>
   <si>
-    <t>https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2023/561/lei_833_23_autoriza_o_poder_executivo_municipal_a_realizar_adequacao_dos_vencimentos_dos_servidores_publicos_e_da_outras_providencias.pdf</t>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2023/561/lei_833_23_autoriza_o_poder_executivo_municipal_a_realizar_adequacao_dos_vencimentos_dos_servidores_publicos_e_da_outras_providencias.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A REALIZAR ADEQUAÇÃO DOS VENCIMENTOS DOS SERVIDORES PÚBLICOS E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>560</t>
   </si>
   <si>
     <t>832</t>
   </si>
   <si>
-    <t>https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2023/560/lei_832_23_dispoe_sobre_autorizacao_para_utilizacao_do_recurso_da_uniao_para_aplicacao_da_lei_federal_n_14.434_de_04_de_agosto_de_2022.pdf</t>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2023/560/lei_832_23_dispoe_sobre_autorizacao_para_utilizacao_do_recurso_da_uniao_para_aplicacao_da_lei_federal_n_14.434_de_04_de_agosto_de_2022.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AUTORIZAÇÃO PARA UTILIZAÇÃO DO RECURSO DA UNIÃO PARA APLICAÇÃO DA LEI FEDERAL N 14.434 DE 04 DE AGOSTO DE 2022.</t>
   </si>
   <si>
     <t>559</t>
   </si>
   <si>
     <t>831</t>
   </si>
   <si>
-    <t>https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2023/559/lei_no_831-23_dispoe_sobre_alteracao_de_dispositivo_da_lei_municipal_no_718-2019_que_regulamenta_forma_e_criterios_para_indenizacao_das_despesas_de_viagens_da_camara_municipal_de_mucurici-es.pdf</t>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2023/559/lei_no_831-23_dispoe_sobre_alteracao_de_dispositivo_da_lei_municipal_no_718-2019_que_regulamenta_forma_e_criterios_para_indenizacao_das_despesas_de_viagens_da_camara_municipal_de_mucurici-es.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ALTERAÇÃO DE DISPOSITIVO DA LEI MUNICIPAL Nº 718-2019 QUE REGULAMENTA FORMA E CRITÉRIOS PARA INDENIZAÇÃO DAS DESPESAS DE VIAGENS DA CÂMARA MUNICIPAL DE MUCURICI-ES.</t>
   </si>
   <si>
     <t>558</t>
   </si>
   <si>
     <t>830</t>
   </si>
   <si>
-    <t>https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2023/558/lei_830_23_dispoe_sobre_as_diretrizes_para_a_elaboracao_da_lei_orcamentaria_para_o_exercicio_de_2024_e_da_outras_providencias_-_ldo.pdf</t>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2023/558/lei_830_23_dispoe_sobre_as_diretrizes_para_a_elaboracao_da_lei_orcamentaria_para_o_exercicio_de_2024_e_da_outras_providencias_-_ldo.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS DIRETRIZES PARA A ELABORAÇÃO DA LEI ORÇAMENTÁRIA PARA O EXERCÍCIO DE 2024 E DÁ OUTRAS PROVIDÊNCIAS - LDO.</t>
   </si>
   <si>
     <t>557</t>
   </si>
   <si>
     <t>829</t>
   </si>
   <si>
-    <t>https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2023/557/lei_829_23_institui_o_programa_de_bem-estar_animal_e_saude_publica_e_da_outras_providencias.pdf</t>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2023/557/lei_829_23_institui_o_programa_de_bem-estar_animal_e_saude_publica_e_da_outras_providencias.pdf</t>
   </si>
   <si>
     <t>INSTITUI O PROGRAMA DE BEM-ESTAR ANIMAL E SAÚDE PÚBLICA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>556</t>
   </si>
   <si>
     <t>828</t>
   </si>
   <si>
-    <t>https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2023/556/lei_828_23_institui_a_politica_municipal_de_educacao_ambiental_e_da_outras_providencias.pdf</t>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2023/556/lei_828_23_institui_a_politica_municipal_de_educacao_ambiental_e_da_outras_providencias.pdf</t>
   </si>
   <si>
     <t>INSTITUI A POLÍTICA MUNICIPAL DE EDUCAÇÃO AMBIENTAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>555</t>
   </si>
   <si>
     <t>827</t>
   </si>
   <si>
     <t>INSTITUI A POLÍTICA MUNICIPAL DE FOMENTO À PRÁTICAS SUSTENTÁVEIS PARA O CIDADÃO E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>554</t>
   </si>
   <si>
     <t>826</t>
   </si>
   <si>
-    <t>https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2023/554/lei_n_826-2023_dispoe_sobre_politicas_municipais_das_ciancas_e_adolescentes_regulamenta_as_eleicoes_do_conselho_tutelar_e_da_outras_providencias..pdf</t>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2023/554/lei_n_826-2023_dispoe_sobre_politicas_municipais_das_ciancas_e_adolescentes_regulamenta_as_eleicoes_do_conselho_tutelar_e_da_outras_providencias..pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE POLÍTICAS MUNICIPAIS DAS CIANÇAS E ADOLESCENTES REGULAMENTA AS ELEIÇÕES DO CONSELHO TUTELAR E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>553</t>
   </si>
   <si>
     <t>825</t>
   </si>
   <si>
-    <t>https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2023/553/lei_n_825-2023_altera_dispositivo_da_lei_municipal_no_725-2019_que_instituiu_gratificacao_especial_para_os_membros_da_comissao_de_licitacoes_da_camara_municipal_de_mucurici-es.pdf</t>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2023/553/lei_n_825-2023_altera_dispositivo_da_lei_municipal_no_725-2019_que_instituiu_gratificacao_especial_para_os_membros_da_comissao_de_licitacoes_da_camara_municipal_de_mucurici-es.pdf</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVO DA LEI MUNICIPAL Nº 725-2019 QUE INSTITUIU GRATIFICAÇÃO ESPECIAL PARA OS MEMBROS DA COMISSÃO DE LICITAÇÕES DA CÂMARA MUNICIPAL DE MUCURICI-ES</t>
   </si>
   <si>
     <t>552</t>
   </si>
   <si>
     <t>824</t>
   </si>
   <si>
-    <t>https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2023/552/lei_824_23_autoriza_o_poder_executivo_municipal_a_firmar_convenio_com_hospital_maternidade_sao_mateus.pdf</t>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2023/552/lei_824_23_autoriza_o_poder_executivo_municipal_a_firmar_convenio_com_hospital_maternidade_sao_mateus.pdf</t>
   </si>
   <si>
     <t>551</t>
   </si>
   <si>
     <t>823</t>
   </si>
   <si>
-    <t>https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2023/551/lei_823_23_autoriza_o_poder_executivo_municipal_a_adquirir_bem_imovel.pdf</t>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2023/551/lei_823_23_autoriza_o_poder_executivo_municipal_a_adquirir_bem_imovel.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A ADQUIRIR BEM IMÓVEL.</t>
   </si>
   <si>
     <t>550</t>
   </si>
   <si>
     <t>822</t>
   </si>
   <si>
-    <t>https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2023/550/lei_822_23_autoriza_poder_executivo_municipal_a_celebrar_servidao_administrativa_com_o_fito_de_atender_o_interesse_publico_no_ambito_do_municipio_de_mucurici-es..pdf</t>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2023/550/lei_822_23_autoriza_poder_executivo_municipal_a_celebrar_servidao_administrativa_com_o_fito_de_atender_o_interesse_publico_no_ambito_do_municipio_de_mucurici-es..pdf</t>
   </si>
   <si>
     <t>AUTORIZA PODER EXECUTIVO MUNICIPAL A CELEBRAR SERVIDÃO ADMINISTRATIVA COM O FITO DE ATENDER O INTERESSE PÚBLICO NO ÂMBITO DO MUNICÍPIO DE MUCURICI-ES.</t>
   </si>
   <si>
     <t>549</t>
   </si>
   <si>
     <t>820</t>
   </si>
   <si>
-    <t>https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2023/549/lei_820_23_dispoe_sobre_prorrogacao_do_convenio_hospital_maternidade_sao_mateus.pdf</t>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2023/549/lei_820_23_dispoe_sobre_prorrogacao_do_convenio_hospital_maternidade_sao_mateus.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE PRORROGAÇÃO DO CONVENIO HOSPITAL MATERNIDADE SÃO MATEUS</t>
   </si>
   <si>
     <t>548</t>
   </si>
   <si>
     <t>819</t>
   </si>
   <si>
-    <t>https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2023/548/lei_819_23_dispoe_sobre_autorizacao_de_concessao_de_subvencao_social_a_pestalozzi..pdf</t>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2023/548/lei_819_23_dispoe_sobre_autorizacao_de_concessao_de_subvencao_social_a_pestalozzi..pdf</t>
   </si>
   <si>
     <t>547</t>
   </si>
   <si>
     <t>818</t>
   </si>
   <si>
-    <t>https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2023/547/dispoe_sobre_a_criacao_do_cargo_de_assessor_de_comunicacao_de_provimento_em_comissao_no_ambito_da_camara_municipal_de_mucurici-es.pdf</t>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2023/547/dispoe_sobre_a_criacao_do_cargo_de_assessor_de_comunicacao_de_provimento_em_comissao_no_ambito_da_camara_municipal_de_mucurici-es.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DO CARGO DE ASSESSOR DE COMUNICAÇÃO DE PROVIMENTO EM COMISSÃO NO ÂMBITO DA CAMARA MUNICIPAL DE MUCURICI-ES</t>
   </si>
   <si>
     <t>546</t>
   </si>
   <si>
     <t>817</t>
   </si>
   <si>
-    <t>https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2023/546/lei_817_23_autoriza_o_poder_executivo_a_absorver_os_trechos_rodoviarios_estaduais_urbanos_que_sao_da_responsabilidade_do_departamento_de_edificacoes_e_rodovias__der-es.pdf</t>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2023/546/lei_817_23_autoriza_o_poder_executivo_a_absorver_os_trechos_rodoviarios_estaduais_urbanos_que_sao_da_responsabilidade_do_departamento_de_edificacoes_e_rodovias__der-es.pdf</t>
   </si>
   <si>
     <t>LEI 817 23 AUTORIZA O PODER EXECUTIVO A ABSORVER OS TRECHOS RODOVIÁRIOS ESTADUAIS URBANOS QUE SÃO DA RESPONSABILIDADE DO DEPARTAMENTO DE EDIFICAÇÕES E RODOVIAS – DER-ES</t>
   </si>
   <si>
     <t>545</t>
   </si>
   <si>
     <t>816</t>
   </si>
   <si>
-    <t>https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2023/545/lei_816_23_dispoe_sobre_cessao_de_uso_de_bem_publico_a_camara_municipal_de_mucurici.pdf</t>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2023/545/lei_816_23_dispoe_sobre_cessao_de_uso_de_bem_publico_a_camara_municipal_de_mucurici.pdf</t>
   </si>
   <si>
     <t>LEI 816 23 DISPÕE SOBRE CESSÃO DE USO DE BEM PÚBLICO À CÂMARA MUNICIPAL DE MUCURICI</t>
   </si>
   <si>
     <t>544</t>
   </si>
   <si>
     <t>2022</t>
   </si>
   <si>
     <t>815</t>
   </si>
   <si>
-    <t>https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2022/544/lei_815_22_dispoe_sobre_denominacao_do_plenario_da_camara_municipal_de_vereadores_de_mucurici-es_e_da_outras_providencias.pdf</t>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2022/544/lei_815_22_dispoe_sobre_denominacao_do_plenario_da_camara_municipal_de_vereadores_de_mucurici-es_e_da_outras_providencias.pdf</t>
   </si>
   <si>
     <t>LEI 815 22 DISPÕE SOBRE DENOMINAÇÃO DO PLENÁRIO DA CÂMARA MUNICIPAL DE VEREADORES DE MUCURICI-ES E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>543</t>
   </si>
   <si>
     <t>813</t>
   </si>
   <si>
-    <t>https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2022/543/lei_813_22_dispoe_sobre_abertura_de_creditos_adicionais_suplementares.pdf</t>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2022/543/lei_813_22_dispoe_sobre_abertura_de_creditos_adicionais_suplementares.pdf</t>
   </si>
   <si>
     <t>LEI 813 22 DISPÕE SOBRE ABERTURA DE CRÉDITOS ADICIONAIS SUPLEMENTARES</t>
   </si>
   <si>
     <t>542</t>
   </si>
   <si>
     <t>812</t>
   </si>
   <si>
-    <t>https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2022/542/lei_812_22_dispoe_sobre_atualizacao_dos_valores_de_demonstrativos_da_ldo_com_a_loa_para_o_exercicio_financeiro_de_2023.pdf</t>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2022/542/lei_812_22_dispoe_sobre_atualizacao_dos_valores_de_demonstrativos_da_ldo_com_a_loa_para_o_exercicio_financeiro_de_2023.pdf</t>
   </si>
   <si>
     <t>LEI 812 22 DISPÕE SOBRE ATUALIZAÇÃO DOS VALORES DE DEMONSTRATIVOS DA LDO COM A LOA PARA O EXERCÍCIO FINANCEIRO DE 2023</t>
   </si>
   <si>
     <t>541</t>
   </si>
   <si>
     <t>811</t>
   </si>
   <si>
-    <t>https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2022/541/lei_811_22_altera_dispositivo_da_lei_municipal_n_810-2022.pdf</t>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2022/541/lei_811_22_altera_dispositivo_da_lei_municipal_n_810-2022.pdf</t>
   </si>
   <si>
     <t>LEI 811 22 ALTERA DISPOSITIVO DA LEI MUNICIPAL N° 810-2022</t>
   </si>
   <si>
     <t>540</t>
   </si>
   <si>
     <t>810</t>
   </si>
   <si>
-    <t>https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2022/540/lei_810_22_22_dispoe_sobre_reajuste_dos_vencimentos_dos_agentes_comunitarios_de_saude_e_de_endemias.pdf</t>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2022/540/lei_810_22_22_dispoe_sobre_reajuste_dos_vencimentos_dos_agentes_comunitarios_de_saude_e_de_endemias.pdf</t>
   </si>
   <si>
     <t>LEI 810 22 22 DISPÕE SOBRE REAJUSTE DOS VENCIMENTOS DOS AGENTES COMUNITÁRIOS DE SAÚDE E DE ENDEMIAS</t>
   </si>
   <si>
     <t>539</t>
   </si>
   <si>
     <t>809</t>
   </si>
   <si>
-    <t>https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2022/539/lei_809_22_autoriza_o_poder_executivo_municipal_a_ceder_o_uso_de_bens_moveis.pdf</t>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2022/539/lei_809_22_autoriza_o_poder_executivo_municipal_a_ceder_o_uso_de_bens_moveis.pdf</t>
   </si>
   <si>
     <t>LEI 809 22 AUTORIZA O PODER EXECUTIVO MUNICIPAL A CEDER O USO DE BENS MÓVEIS</t>
   </si>
   <si>
     <t>538</t>
   </si>
   <si>
     <t>808</t>
   </si>
   <si>
-    <t>https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2023/538/lei_n_808-2022-_estabelece_a_faixa_de_dominio_regulamenta_as_estradas_municipais_do_municipio_de_mucurici_e_da_outras_providencias..pdf</t>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2023/538/lei_n_808-2022-_estabelece_a_faixa_de_dominio_regulamenta_as_estradas_municipais_do_municipio_de_mucurici_e_da_outras_providencias..pdf</t>
   </si>
   <si>
     <t>LEI N° 808-2022- ESTABELECE A FAIXA DE DOMÍNIO REGULAMENTA AS ESTRADAS MUNICIPAIS DO MUNICÍPIO DE MUCURICI E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>537</t>
   </si>
   <si>
     <t>806</t>
   </si>
   <si>
-    <t>https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2022/537/lei_806_22_autoriza_o_poder_executivo_municipal_a_conceder_o_auxilio_denominado_mucurici_forte.pdf</t>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2022/537/lei_806_22_autoriza_o_poder_executivo_municipal_a_conceder_o_auxilio_denominado_mucurici_forte.pdf</t>
   </si>
   <si>
     <t>LEI 806 22 AUTORIZA O PODER EXECUTIVO MUNICIPAL A CONCEDER O AUXILIO DENOMINADO MUCURICI FORTE</t>
   </si>
   <si>
     <t>536</t>
   </si>
   <si>
     <t>805</t>
   </si>
   <si>
-    <t>https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2022/536/lei_805_22_autoriza_o_poder_executivo_municipal_a_ceder_o_uso_de_bem_movel.pdf</t>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2022/536/lei_805_22_autoriza_o_poder_executivo_municipal_a_ceder_o_uso_de_bem_movel.pdf</t>
   </si>
   <si>
     <t>LEI 805 22 AUTORIZA O PODER EXECUTIVO MUNICIPAL A CEDER O USO DE BEM MÓVEL</t>
   </si>
   <si>
     <t>535</t>
   </si>
   <si>
     <t>804</t>
   </si>
   <si>
-    <t>https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2022/535/lei_804_22_autoriza_o_poder_executivo_municipal_a_conceder_bolsa_de_estudos_a_alunos_matriculados_em_instituicao_de_ensino_superior_nao_presencial.pdf</t>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2022/535/lei_804_22_autoriza_o_poder_executivo_municipal_a_conceder_bolsa_de_estudos_a_alunos_matriculados_em_instituicao_de_ensino_superior_nao_presencial.pdf</t>
   </si>
   <si>
     <t>LEI 804 22 AUTORIZA O PODER EXECUTIVO MUNICIPAL A CONCEDER BOLSA DE ESTUDOS A ALUNOS MATRICULADOS EM INSTITUIÇÃO DE ENSINO SUPERIOR NÃO PRESENCIAL</t>
   </si>
   <si>
     <t>534</t>
   </si>
   <si>
     <t>803</t>
   </si>
   <si>
-    <t>https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2022/534/lei_803_22_dispoe_sobre_abertura_de_credito_especial_para_construcao_de_unidades_habitacionais_neste_municipio_de_mucurici-es..pdf</t>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2022/534/lei_803_22_dispoe_sobre_abertura_de_credito_especial_para_construcao_de_unidades_habitacionais_neste_municipio_de_mucurici-es..pdf</t>
   </si>
   <si>
     <t>LEI 803 22 DISPÕE SOBRE ABERTURA DE CRÉDITO ESPECIAL PARA CONSTRUÇÃO DE UNIDADES HABITACIONAIS NESTE MUNICÍPIO DE MUCURICI-ES.</t>
   </si>
   <si>
     <t>533</t>
   </si>
   <si>
     <t>802</t>
   </si>
   <si>
-    <t>https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2022/533/lei_802_22_dispoe_sobre_alteracao_de_dispositivo_da_lei_municipal_n_743-2020.pdf</t>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2022/533/lei_802_22_dispoe_sobre_alteracao_de_dispositivo_da_lei_municipal_n_743-2020.pdf</t>
   </si>
   <si>
     <t>LEI 802 22 DISPÕE SOBRE ALTERAÇÃO DE DISPOSITIVO DA LEI MUNICIPAL N° 743-2020</t>
   </si>
   <si>
     <t>532</t>
   </si>
   <si>
     <t>801</t>
   </si>
   <si>
-    <t>https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2022/532/lei_801_22_dispoe_sobre_reestruturacao_dos_servicos_de_plantoes_da_rede_de_urgencia_e_emergencia_especializada_e_da_outras_providencias..pdf</t>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2022/532/lei_801_22_dispoe_sobre_reestruturacao_dos_servicos_de_plantoes_da_rede_de_urgencia_e_emergencia_especializada_e_da_outras_providencias..pdf</t>
   </si>
   <si>
     <t>LEI 801 22 DISPÕE SOBRE REESTRUTURAÇÃO DOS SERVIÇOS DE PLANTÕES DA REDE DE URGÊNCIA E EMERGÊNCIA ESPECIALIZADA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>531</t>
   </si>
   <si>
     <t>800</t>
   </si>
   <si>
-    <t>https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2022/531/lei_800_22_autoriza_o_poder_executivo_municipal_a_realizar_adequacao_dos_vencimentos_dos_servidores_publicos_municipais..pdf</t>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2022/531/lei_800_22_autoriza_o_poder_executivo_municipal_a_realizar_adequacao_dos_vencimentos_dos_servidores_publicos_municipais..pdf</t>
   </si>
   <si>
     <t>LEI 800 22 AUTORIZA O PODER EXECUTIVO MUNICIPAL A REALIZAR ADEQUAÇÃO DOS VENCIMENTOS DOS SERVIDORES PÚBLICOS MUNICIPAIS.</t>
   </si>
   <si>
     <t>530</t>
   </si>
   <si>
     <t>799</t>
   </si>
   <si>
-    <t>https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2022/530/lei_799_22_autoriza_a_celebracao_de_acordos_diretos_com_os_credores_de_precatorios_da_administracao_publica_cujos_pagamentos_dos_debitos_judiciais_sejam_feitos_atraves_de_precatorios.pdf</t>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2022/530/lei_799_22_autoriza_a_celebracao_de_acordos_diretos_com_os_credores_de_precatorios_da_administracao_publica_cujos_pagamentos_dos_debitos_judiciais_sejam_feitos_atraves_de_precatorios.pdf</t>
   </si>
   <si>
     <t>LEI 799 22 AUTORIZA A CELEBRAÇÃO DE ACORDOS DIRETOS COM OS CREDORES DE PRECATÓRIOS DA ADMINISTRAÇÃO PÚBLICA CUJOS PAGAMENTOS DOS DÉBITOS JUDICIAIS SEJAM FEITOS ATRAVÉS DE PRECATÓRIOS</t>
   </si>
   <si>
     <t>529</t>
   </si>
   <si>
     <t>798</t>
   </si>
   <si>
-    <t>https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2022/529/lei_798_22_concede_reajuste_de_vencimentos_aos_profissionais_da_educacao_basica.pdf</t>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2022/529/lei_798_22_concede_reajuste_de_vencimentos_aos_profissionais_da_educacao_basica.pdf</t>
   </si>
   <si>
     <t>LEI 798 22 CONCEDE REAJUSTE DE VENCIMENTOS AOS PROFISSIONAIS DA EDUCAÇÃO BÁSICA</t>
   </si>
   <si>
     <t>528</t>
   </si>
   <si>
     <t>797</t>
   </si>
   <si>
-    <t>https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2022/528/lei_797_22_dispoe_sobre_reajuste_dos_vencimentos_dos_agentes_comunitarios_de_saude_e_de_endemias.pdf</t>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2022/528/lei_797_22_dispoe_sobre_reajuste_dos_vencimentos_dos_agentes_comunitarios_de_saude_e_de_endemias.pdf</t>
   </si>
   <si>
     <t>LEI 797 22 DISPÕE SOBRE REAJUSTE DOS VENCIMENTOS DOS AGENTES COMUNITÁRIOS DE SAÚDE E DE ENDEMIAS</t>
   </si>
   <si>
     <t>527</t>
   </si>
   <si>
     <t>796</t>
   </si>
   <si>
-    <t>https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2022/527/lei_796_22_autoriza_o_poder_executivo_municipal_a_firmar_convenio_com_hospital_maternidade_sao_mateus.pdf</t>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2022/527/lei_796_22_autoriza_o_poder_executivo_municipal_a_firmar_convenio_com_hospital_maternidade_sao_mateus.pdf</t>
   </si>
   <si>
     <t>LEI 796 22 AUTORIZA O PODER EXECUTIVO MUNICIPAL A FIRMAR CONVENIO COM HOSPITAL MATERNIDADE SÃO MATEUS</t>
   </si>
   <si>
     <t>526</t>
   </si>
   <si>
     <t>795</t>
   </si>
   <si>
-    <t>https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2022/526/lei_795_22_altera_dispositivos_da_lei_n_725-2019_que_instituiu_gratificacao_especial_no_ambito_da_camara_municipal.pdf</t>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2022/526/lei_795_22_altera_dispositivos_da_lei_n_725-2019_que_instituiu_gratificacao_especial_no_ambito_da_camara_municipal.pdf</t>
   </si>
   <si>
     <t>LEI 795 22 ALTERA DISPOSITIVOS DA LEI N° 725-2019 QUE INSTITUIU GRATIFICAÇÃO ESPECIAL NO ÂMBITO DA CÂMARA MUNICIPAL</t>
   </si>
   <si>
     <t>525</t>
   </si>
   <si>
     <t>794</t>
   </si>
   <si>
-    <t>https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2022/525/lei_794_22_dispoe_sobre_nova_redacao_do_art_9_inc_i_titulo_iii_da_lei_n_737_de_23_de_dezembro_de_2019.pdf</t>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2022/525/lei_794_22_dispoe_sobre_nova_redacao_do_art_9_inc_i_titulo_iii_da_lei_n_737_de_23_de_dezembro_de_2019.pdf</t>
   </si>
   <si>
     <t>LEI 794 22 DISPÕE SOBRE NOVA REDAÇÃO DO ART 9° INC I TÍTULO III DA LEI N° 737 DE 23 DE DEZEMBRO DE 2019</t>
   </si>
   <si>
     <t>524</t>
   </si>
   <si>
     <t>793</t>
   </si>
   <si>
-    <t>https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2022/524/lei_793_22_dispoe_sobre_alteracao-majoracao_do_valor_de_auxilio-alimentacao_dos_servidores_publicos_da_camara_municipal_de_mucurici-es.pdf</t>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2022/524/lei_793_22_dispoe_sobre_alteracao-majoracao_do_valor_de_auxilio-alimentacao_dos_servidores_publicos_da_camara_municipal_de_mucurici-es.pdf</t>
   </si>
   <si>
     <t>LEI 793 22 DISPÕE SOBRE ALTERAÇÃO-MAJORAÇÃO DO VALOR DE AUXÍLIO-ALIMENTAÇÃO DOS SERVIDORES PÚBLICOS DA CÂMARA MUNICIPAL DE MUCURICI-ES</t>
   </si>
   <si>
     <t>523</t>
   </si>
   <si>
     <t>792</t>
   </si>
   <si>
-    <t>https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2022/523/lei_792_22_dispoe_sobre_recomposicao-reajuste_de_vencimentos_dos_servidores_da_camara_municipal_de_mucurici-es.pdf</t>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2022/523/lei_792_22_dispoe_sobre_recomposicao-reajuste_de_vencimentos_dos_servidores_da_camara_municipal_de_mucurici-es.pdf</t>
   </si>
   <si>
     <t>LEI 792 22 DISPÕE SOBRE RECOMPOSIÇÃO-REAJUSTE DE VENCIMENTOS DOS SERVIDORES DA CÂMARA MUNICIPAL DE MUCURICI-ES</t>
   </si>
   <si>
     <t>522</t>
   </si>
   <si>
     <t>791</t>
   </si>
   <si>
-    <t>https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2022/522/lei_791_22_dispoe_sobre_autorizacao_de_celebracao_de_convenio_com_o_municipio_de_ponto_belo_-_casa_lar.pdf</t>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2022/522/lei_791_22_dispoe_sobre_autorizacao_de_celebracao_de_convenio_com_o_municipio_de_ponto_belo_-_casa_lar.pdf</t>
   </si>
   <si>
     <t>LEI 791 22 DISPÕE SOBRE AUTORIZAÇÃO DE CELEBRAÇÃO DE CONVÊNIO COM O MUNICIPIO DE PONTO BELO - CASA LAR</t>
   </si>
   <si>
     <t>521</t>
   </si>
   <si>
     <t>790</t>
   </si>
   <si>
-    <t>https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2022/521/lei_790_22_dispoe_sobre_alteracao_de_dispositivo_da_lei_municipal_n_764-2021.pdf</t>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2022/521/lei_790_22_dispoe_sobre_alteracao_de_dispositivo_da_lei_municipal_n_764-2021.pdf</t>
   </si>
   <si>
     <t>LEI 790 22 DISPÕE SOBRE ALTERAÇÃO DE DISPOSITIVO DA LEI MUNICIPAL N° 764-2021</t>
   </si>
   <si>
     <t>520</t>
   </si>
   <si>
     <t>789</t>
   </si>
   <si>
-    <t>https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2022/520/lei_789_22_dispoe_sobre_concessao_de_lei_incentivo_fiscal_para_empresas_interessadas_em_se_instalarem_no_polo_industrial_de_mucurici.pdf</t>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2022/520/lei_789_22_dispoe_sobre_concessao_de_lei_incentivo_fiscal_para_empresas_interessadas_em_se_instalarem_no_polo_industrial_de_mucurici.pdf</t>
   </si>
   <si>
     <t>LEI 789 22 DISPÕE SOBRE CONCESSÃO DE LEI INCENTIVO FISCAL PARA EMPRESAS INTERESSADAS EM SE INSTALAREM NO POLO INDUSTRIAL DE MUCURICI</t>
   </si>
   <si>
     <t>519</t>
   </si>
   <si>
     <t>788</t>
   </si>
   <si>
-    <t>https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2022/519/lei_788_22_dispoe_sobre_criacao_de_polo_industrial_neste_municipio_e_da_outras_providencias.pdf</t>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2022/519/lei_788_22_dispoe_sobre_criacao_de_polo_industrial_neste_municipio_e_da_outras_providencias.pdf</t>
   </si>
   <si>
     <t>LEI 788 22 DISPÕE SOBRE CRIAÇÃO DE POLO INDUSTRIAL NESTE MUNICIPIO E DA OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>518</t>
   </si>
   <si>
     <t>787</t>
   </si>
   <si>
-    <t>https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2022/518/lei_787_22_dispoe_sobre_o_perimetro_urbano_do_municipio_de_mucurici-es.pdf</t>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2022/518/lei_787_22_dispoe_sobre_o_perimetro_urbano_do_municipio_de_mucurici-es.pdf</t>
   </si>
   <si>
     <t>LEI 787 22 DISPÕE SOBRE O PERIMETRO URBANO DO MUNICIPIO DE MUCURICI-ES</t>
   </si>
   <si>
     <t>517</t>
   </si>
   <si>
     <t>786</t>
   </si>
   <si>
     <t>LEI 786 22 DISPÕE SOBRE AUTORIZAÇÃO DE CONCESSÃO DE SUBVENÇÃO SOCIAL A PESTALOZZI</t>
   </si>
   <si>
     <t>516</t>
   </si>
   <si>
     <t>785</t>
   </si>
   <si>
-    <t>https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2022/516/lei_785_22_dispoe_sobre_autorizacao_de_prorrogacao_do_convenio_hospital_maternidade_sao_mateus.pdf</t>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2022/516/lei_785_22_dispoe_sobre_autorizacao_de_prorrogacao_do_convenio_hospital_maternidade_sao_mateus.pdf</t>
   </si>
   <si>
     <t>LEI 785 22 DISPÕE SOBRE AUTORIZAÇÃO DE PRORROGAÇÃO DO CONVENIO HOSPITAL MATERNIDADE SÃO MATEUS</t>
   </si>
   <si>
     <t>515</t>
   </si>
   <si>
     <t>2021</t>
   </si>
   <si>
     <t>784</t>
   </si>
   <si>
-    <t>https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2021/515/lei_n_784_de_2021.pdf</t>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2021/515/lei_n_784_de_2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre concessão de abono-fundeb aos profissionais da educação básica do município de Mucurici/es</t>
   </si>
   <si>
     <t>514</t>
   </si>
   <si>
     <t>783</t>
   </si>
   <si>
-    <t>https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2021/514/lei_n_783_de_2021.pdf</t>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2021/514/lei_n_783_de_2021.pdf</t>
   </si>
   <si>
     <t>Autoriza o poder executivo municipal a adquirir bem imóvel</t>
   </si>
   <si>
     <t>513</t>
   </si>
   <si>
     <t>782</t>
   </si>
   <si>
-    <t>https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2021/513/lei_n_782_de_2021.pdf</t>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2021/513/lei_n_782_de_2021.pdf</t>
   </si>
   <si>
     <t>Estima receita e fixa despesa do município de Mucurici para o exercício financeiro de 2022</t>
   </si>
   <si>
     <t>512</t>
   </si>
   <si>
     <t>781</t>
   </si>
   <si>
-    <t>https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2021/512/dispoe_sobre_o_plano_plurianual_para_o_periodo_de_20221_a_2025.pdf</t>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2021/512/dispoe_sobre_o_plano_plurianual_para_o_periodo_de_20221_a_2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o plano plurianual para o período de 20221 a 2025</t>
   </si>
   <si>
     <t>511</t>
   </si>
   <si>
     <t>779</t>
   </si>
   <si>
-    <t>https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2021/511/lei_779.pdf</t>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2021/511/lei_779.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre alteração de dispositivos da lei municipal n° 507/2009</t>
   </si>
   <si>
     <t>510</t>
   </si>
   <si>
     <t>778</t>
   </si>
   <si>
-    <t>https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2021/510/lei_778.pdf</t>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2021/510/lei_778.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre alteração de dispositivos da lei municipal n° 727/2021</t>
   </si>
   <si>
     <t>509</t>
   </si>
   <si>
     <t>777</t>
   </si>
   <si>
-    <t>https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2021/509/lei_777.pdf</t>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2021/509/lei_777.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre alteração de dispositivos da lei municipal n° 508/2009</t>
   </si>
   <si>
     <t>507</t>
   </si>
   <si>
     <t>776</t>
   </si>
   <si>
     <t>Dispõe sobre a criação do serviço de inspeção municipal e os procedimentos de inspeção sanitária e industrial em estabelecimentos que produzam produtos de origem animal</t>
   </si>
   <si>
     <t>506</t>
   </si>
   <si>
     <t>775</t>
   </si>
   <si>
-    <t>https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2021/506/lei_775_de_2021_-_cria_o_fundo_municipal_de_educacao_infantil_e_do_ensino_fundamental_do_municipio_de_mucurici-es.pdf</t>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2021/506/lei_775_de_2021_-_cria_o_fundo_municipal_de_educacao_infantil_e_do_ensino_fundamental_do_municipio_de_mucurici-es.pdf</t>
   </si>
   <si>
     <t>Criar o fundo municipal de educação infantil e do município de Mucurici-es</t>
   </si>
   <si>
     <t>505</t>
   </si>
   <si>
     <t>774</t>
   </si>
   <si>
-    <t>https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2021/505/lei_774_de_2021_-_dispoe_sobre_as_diretrizes_para_a_elaboracao_da_lei_orcamentaria_para_o_exercicio_de_2022_e_da_outras_providencias.pdf</t>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2021/505/lei_774_de_2021_-_dispoe_sobre_as_diretrizes_para_a_elaboracao_da_lei_orcamentaria_para_o_exercicio_de_2022_e_da_outras_providencias.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as diretrizes para a elaboração da lei orçamentaria para o exercício de 2022, e dá outas providências</t>
   </si>
   <si>
     <t>504</t>
   </si>
   <si>
     <t>773</t>
   </si>
   <si>
-    <t>https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2021/504/lei_773_de_2021_-_autoriza_o_poder_executivo_a_adquirir_bem_imovel.pdf</t>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2021/504/lei_773_de_2021_-_autoriza_o_poder_executivo_a_adquirir_bem_imovel.pdf</t>
   </si>
   <si>
     <t>Autorizar O Poder Executivo Municipal a adquirir bens imóveis</t>
   </si>
   <si>
     <t>503</t>
   </si>
   <si>
     <t>772</t>
   </si>
   <si>
-    <t>https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2021/503/lei_n_772_de_2021.pdf</t>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2021/503/lei_n_772_de_2021.pdf</t>
   </si>
   <si>
     <t>502</t>
   </si>
   <si>
     <t>771</t>
   </si>
   <si>
-    <t>https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2021/502/lei_n_771_de_2021.pdf</t>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2021/502/lei_n_771_de_2021.pdf</t>
   </si>
   <si>
     <t>501</t>
   </si>
   <si>
     <t>770</t>
   </si>
   <si>
-    <t>https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2021/501/lei_n_770_de_2021.pdf</t>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2021/501/lei_n_770_de_2021.pdf</t>
   </si>
   <si>
     <t>Autorizar O Poder Executivo Municipal a adquirir bem imóvel</t>
   </si>
   <si>
     <t>500</t>
   </si>
   <si>
     <t>769</t>
   </si>
   <si>
-    <t>https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2021/500/lei_n_769_de_2021.pdf</t>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2021/500/lei_n_769_de_2021.pdf</t>
   </si>
   <si>
     <t>LEI 769 21 AUTORIZA O PODER EXECUTIVO A REALIZAR A INCLUSÃO-INCORPORAÇÃO DE ÁREA AO IMÓVEL ONDE FUNCIONA A UMIM – UNIDADE MISTA DE INTERNAÇÃO DE MUCURICI-ES</t>
   </si>
   <si>
     <t>499</t>
   </si>
   <si>
     <t>768</t>
   </si>
   <si>
-    <t>https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2021/499/lei_768_21_dispoe_sobre_autorizacao_de_concessao_de_subvencao_social_a_pestalozzi.pdf</t>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2021/499/lei_768_21_dispoe_sobre_autorizacao_de_concessao_de_subvencao_social_a_pestalozzi.pdf</t>
   </si>
   <si>
     <t>Lei 768 dispõe sobre concessão de subvenção social à  associação pestalozzi</t>
   </si>
   <si>
     <t>498</t>
   </si>
   <si>
     <t>767</t>
   </si>
   <si>
-    <t>https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2021/498/lei_767_21_dispoe_sobre_autorizacao_do_poder_executivo_municipal_em_adquirir_bem_imovel.pdf</t>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2021/498/lei_767_21_dispoe_sobre_autorizacao_do_poder_executivo_municipal_em_adquirir_bem_imovel.pdf</t>
   </si>
   <si>
     <t>LEI 767 21 DISPÕE SOBRE AUTORIZAÇÃO DO PODER EXECUTIVO MUNICIPAL EM ADQUIRIR BEM IMOVEL</t>
   </si>
   <si>
     <t>497</t>
   </si>
   <si>
     <t>766</t>
   </si>
   <si>
-    <t>https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2021/497/lei_766_21_dispoe_sobre_contratacao_de_estagiario_e_autorizacao_de_celebracao_de_convenio_com_o_poder_judiciario.pdf</t>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2021/497/lei_766_21_dispoe_sobre_contratacao_de_estagiario_e_autorizacao_de_celebracao_de_convenio_com_o_poder_judiciario.pdf</t>
   </si>
   <si>
     <t>LEI 766 21 DISPÕE SOBRE CONTRATAÇÃO DE ESTAGIÁRIO E AUTORIZAÇÃO DE CELEBRAÇÃO DE CONVÊNIO COM O PODER JUDICIÁRIO</t>
   </si>
   <si>
     <t>496</t>
   </si>
   <si>
     <t>765</t>
   </si>
   <si>
-    <t>https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2021/496/lei_765_21_dispoe_sobre_reestruturacao_do_fundeb.pdf</t>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2021/496/lei_765_21_dispoe_sobre_reestruturacao_do_fundeb.pdf</t>
   </si>
   <si>
     <t>LEI 765 21 DISPÕE SOBRE REESTRUTURAÇÃO DO FUNDEB</t>
   </si>
   <si>
     <t>493</t>
   </si>
   <si>
     <t>764</t>
   </si>
   <si>
-    <t>https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2021/493/lei_764_21_fixa_o_valor_para_pagamento_de_obrigacoes_de_requisicao_de_pequeno_valor-rpv_decorrentes_de_decisoes_judiciais_nos_termos_do_art._100__3o_e_4o_da_constituicao_federal.pdf</t>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2021/493/lei_764_21_fixa_o_valor_para_pagamento_de_obrigacoes_de_requisicao_de_pequeno_valor-rpv_decorrentes_de_decisoes_judiciais_nos_termos_do_art._100__3o_e_4o_da_constituicao_federal.pdf</t>
   </si>
   <si>
     <t>FIXA O VALOR PARA PAGAMENTO DE OBRIGAÇÕES DE REQUISIÇÃO DE PEQUENO VALOR-RPV, DECORRENTES DE DECISÕES JUDICIAIS, NOS TERMOS DO ART. 100, §§ 3º E 4º DA CONSTITUIÇÃO FEDERAL.</t>
   </si>
   <si>
     <t>492</t>
   </si>
   <si>
     <t>763</t>
   </si>
   <si>
-    <t>https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2021/492/lei_763_21_autoriza_o_poder_executivo_a_conceder_bolsas_aos_profissionais_da_saude_vinculados_ao_programa_de_qualificacao_da_atencao_primaria_a_saude_1.pdf</t>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2021/492/lei_763_21_autoriza_o_poder_executivo_a_conceder_bolsas_aos_profissionais_da_saude_vinculados_ao_programa_de_qualificacao_da_atencao_primaria_a_saude_1.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A CONCEDER BOLSAS AOS PROFISSIONAIS DA SAUDE VINCULADOS AO PROGRAMA DE QUALIFICAÇÃO DA ATENÇÃO PRIMARIA A SAUDE (1)</t>
   </si>
   <si>
     <t>491</t>
   </si>
   <si>
     <t>762</t>
   </si>
   <si>
-    <t>https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2021/491/lei_762_21_autoriza_o_poder_executivo_a_prorrogar_convenio_firmado_com_o_hospital_e_maternidade_de_sao_mateus_-_casa_de_nossa_senhora_aparecida.pdf</t>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2021/491/lei_762_21_autoriza_o_poder_executivo_a_prorrogar_convenio_firmado_com_o_hospital_e_maternidade_de_sao_mateus_-_casa_de_nossa_senhora_aparecida.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A PRORROGAR CONVENIO FIRMADO COM O HOSPITAL E MATERNIDADE DE SAO MATEUS - CASA DE NOSSA SENHORA APARECIDA.</t>
   </si>
   <si>
     <t>490</t>
   </si>
   <si>
     <t>2020</t>
   </si>
   <si>
     <t>761</t>
   </si>
   <si>
-    <t>https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2020/490/lei_761_20_dispoe_sobre_denominacao_de_logradouros_publicos_e_da_outras_providencias.pdf</t>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2020/490/lei_761_20_dispoe_sobre_denominacao_de_logradouros_publicos_e_da_outras_providencias.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE DENOMINAÇÃO DE LOGRADOUROS PÚBLICOS E DA OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>489</t>
   </si>
   <si>
     <t>760</t>
   </si>
   <si>
-    <t>https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2020/489/lei_760_20_estima_a_receita_e_fixa_despesa_do_municipio_para_o_exercicio_financeiro_de_2021.pdf</t>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2020/489/lei_760_20_estima_a_receita_e_fixa_despesa_do_municipio_para_o_exercicio_financeiro_de_2021.pdf</t>
   </si>
   <si>
     <t>ESTIMA A RECEITA E FIXA DESPESA DO MUNICIPIO PARA O EXERCICIO FINANCEIRO DE 2021.</t>
   </si>
   <si>
     <t>488</t>
   </si>
   <si>
     <t>759</t>
   </si>
   <si>
-    <t>https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2020/488/lei_759_20_dispoe_sobre_alteracao_do_texto_legal_previsto_no_artigo_5o_da_lei_municipal_n_758_2020.pdf</t>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2020/488/lei_759_20_dispoe_sobre_alteracao_do_texto_legal_previsto_no_artigo_5o_da_lei_municipal_n_758_2020.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ALTERAÇÃO DO TEXTO LEGAL PREVISTO NO ARTIGO 5º DA LEI MUNICIPAL N° 758 2020.</t>
   </si>
   <si>
     <t>487</t>
   </si>
   <si>
     <t>758</t>
   </si>
   <si>
-    <t>https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2020/487/lei_758_20_dispoe_sobre_pagamento_de_adicional_de_insalubridade_para_os_profissionais_da_saude_que_atuam_diretamente_expostos_ao_covid-19.pdf</t>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2020/487/lei_758_20_dispoe_sobre_pagamento_de_adicional_de_insalubridade_para_os_profissionais_da_saude_que_atuam_diretamente_expostos_ao_covid-19.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE PAGAMENTO DE ADICIONAL DE INSALUBRIDADE PARA OS PROFISSIONAIS DA SAÚDE QUE ATUAM DIRETAMENTE EXPOSTOS AO COVID-19.</t>
   </si>
   <si>
     <t>486</t>
   </si>
   <si>
     <t>757</t>
   </si>
   <si>
-    <t>https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2020/486/lei_757_20_dispoe_sobre_alteracao_da_lei_614-2014_e_da_outras_providencias.pdf</t>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2020/486/lei_757_20_dispoe_sobre_alteracao_da_lei_614-2014_e_da_outras_providencias.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI 614/2014 E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>485</t>
   </si>
   <si>
     <t>756</t>
   </si>
   <si>
-    <t>https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2020/485/lei_756_20_dispoe_sobre_alteracao_do_texto_legal_da_lei_717-2019.pdf</t>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2020/485/lei_756_20_dispoe_sobre_alteracao_do_texto_legal_da_lei_717-2019.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ALTERAÇÃO DO TEXTO LEGAL PREVISTO NO ARTIGO 3°, PARAGRAFI 1°, DA LEI MUNICIPAL N° 717/2019.</t>
   </si>
   <si>
     <t>484</t>
   </si>
   <si>
     <t>755</t>
   </si>
   <si>
-    <t>https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2020/484/lei_755_20_dispoe_sobre_a_denominacao_de_logradouros_publicos_e_da_outras_providencias.pdf</t>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2020/484/lei_755_20_dispoe_sobre_a_denominacao_de_logradouros_publicos_e_da_outras_providencias.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DENOMINAÇÃO DE LOGRADOUROS PUBLICOS E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>483</t>
   </si>
   <si>
     <t>754</t>
   </si>
   <si>
-    <t>https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2020/483/lei_754_20_estabelece_as_igrejas_e_os_templos_de_qualquer_culto_como_atividade_essencial_em_periodos_de_calamidade_de_saude_publica_no_municipio_de_mucuricies..pdf</t>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2020/483/lei_754_20_estabelece_as_igrejas_e_os_templos_de_qualquer_culto_como_atividade_essencial_em_periodos_de_calamidade_de_saude_publica_no_municipio_de_mucuricies..pdf</t>
   </si>
   <si>
     <t>ESTABELECE AS IGREJAS E OS TEMPLOS DE QUALQUER CULTO COMO ATIVIDADE ESSENCIAL EM PERIODOS DE CALAMIDADE DE SAÚDE PUBLICA.</t>
   </si>
   <si>
     <t>482</t>
   </si>
   <si>
     <t>753</t>
   </si>
   <si>
-    <t>https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2020/482/lei_753_20_dispoe_sobre_abertura_de_credito_especial.pdf</t>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2020/482/lei_753_20_dispoe_sobre_abertura_de_credito_especial.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CREDITO ESPECIAL.</t>
   </si>
   <si>
     <t>481</t>
   </si>
   <si>
     <t>752</t>
   </si>
   <si>
-    <t>https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2020/481/lei_752_20_dispoe_sobre_diretrizes_para_elaboracao_da_lei_orcamentaria_para_o_exercicio_de_2021_e_da_outras_providencias.pdf</t>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2020/481/lei_752_20_dispoe_sobre_diretrizes_para_elaboracao_da_lei_orcamentaria_para_o_exercicio_de_2021_e_da_outras_providencias.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS DIRETRIZES PARA PARA ELABORAÇÃO DA LEI ORÇAMENTARIA PARA O EXERCICIO DE 2021E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>480</t>
   </si>
   <si>
     <t>751</t>
   </si>
   <si>
-    <t>https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2020/480/lei_751_20_dispoe_sobre_cessao_de_uso_de_bem_imovel_-_dpm.pdf</t>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2020/480/lei_751_20_dispoe_sobre_cessao_de_uso_de_bem_imovel_-_dpm.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CESSÃO DE USO DE IMOVEL DA ADMINISTRAÇÃO PUBLICA.</t>
   </si>
   <si>
     <t>479</t>
   </si>
   <si>
     <t>750</t>
   </si>
   <si>
-    <t>https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2020/479/lei_750_20_institui_a_nota_fiscal_de_servicos_eletronica.pdf</t>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2020/479/lei_750_20_institui_a_nota_fiscal_de_servicos_eletronica.pdf</t>
   </si>
   <si>
     <t>"INSTITUI A NOTA FISCAL DE SERVIÇOS ELETRONICA- NFS-E.</t>
   </si>
   <si>
     <t>478</t>
   </si>
   <si>
     <t>749</t>
   </si>
   <si>
-    <t>https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2020/478/lei_749_20_dispoe_sobre_programa_vale_.pdf</t>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2020/478/lei_749_20_dispoe_sobre_programa_vale_.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI 602/2014 E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>477</t>
   </si>
   <si>
     <t>748</t>
   </si>
   <si>
-    <t>https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2020/477/lei_748_20_denominacao_logradouros.pdf</t>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2020/477/lei_748_20_denominacao_logradouros.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DENOMINAÇÃO DE LOGRADORES PUBLICOS E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>476</t>
   </si>
   <si>
     <t>747</t>
   </si>
   <si>
-    <t>https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2020/476/lei_747_20_suspensao_da_cip_e_aluguel_de_concessao_de_uso.pdf</t>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2020/476/lei_747_20_suspensao_da_cip_e_aluguel_de_concessao_de_uso.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A SUSPENSÃO DA COBRANÇA DA CONTRIBUIÇÃO DE ILUMINAÇÃO PUBLICA E DO ALUGUEL DAS CONCESSÕES DEUSO EM FACE DA PANDEMIA DO COVID-19.</t>
   </si>
   <si>
     <t>475</t>
   </si>
   <si>
     <t>746</t>
   </si>
   <si>
-    <t>https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2020/475/lei_746_20_concessao_de_uso_de_bem_movel.pdf</t>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2020/475/lei_746_20_concessao_de_uso_de_bem_movel.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A CONCEDER O USO DE BEM MOVEL.</t>
   </si>
   <si>
     <t>474</t>
   </si>
   <si>
     <t>745</t>
   </si>
   <si>
-    <t>https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2020/474/lei_745_20_criacao_de_cargos_pandemia.pdf</t>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2020/474/lei_745_20_criacao_de_cargos_pandemia.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DE CARGOS E CONTRATAÇÃO TEMPORARIA DE SERVIDORES PARA O COMBATE APANDEMIA DO CORONAVIRUS COVID-19.</t>
   </si>
   <si>
     <t>473</t>
   </si>
   <si>
     <t>744</t>
   </si>
   <si>
-    <t>https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2020/473/lei_744_20_incentivo_agentes_saude.pdf</t>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2020/473/lei_744_20_incentivo_agentes_saude.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O PAGAMENTO DE INCENTIVO AOS AGENTES COMUNITARIOS DE SAÚDE.</t>
   </si>
   <si>
     <t>472</t>
   </si>
   <si>
     <t>743</t>
   </si>
   <si>
-    <t>https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2020/472/lei_743_20_gratificacao_membros_licitacao_pregoeiro.pdf</t>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2020/472/lei_743_20_gratificacao_membros_licitacao_pregoeiro.pdf</t>
   </si>
   <si>
     <t>INSTITUI GRATIFICAÇÃO MENSAL PARA OS MEMBROS DA COMISSÃO PERMANENTE DE LICITAÇÃO E PREGOEIRO E DO PODER EXECUTIVO E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>471</t>
   </si>
   <si>
     <t>742</t>
   </si>
   <si>
-    <t>https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2020/471/lei_742_20_subvencao_concessao_pestalozzi.pdf</t>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2020/471/lei_742_20_subvencao_concessao_pestalozzi.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONCESSÃO DE SUBVENÇÃO SOCIAL Á ASSOCIAÇÃO  PESTALOZZI.</t>
   </si>
   <si>
     <t>470</t>
   </si>
   <si>
     <t>741</t>
   </si>
   <si>
-    <t>https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2020/470/lei_741_20_cargo_fiscal_tributos.pdf</t>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2020/470/lei_741_20_cargo_fiscal_tributos.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DE CARGO DE FISCAL DE TRIBUTOS E DA OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>469</t>
   </si>
   <si>
     <t>740</t>
   </si>
   <si>
-    <t>https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2020/469/lei_740_19_subvencao_hospital_maternidade.pdf</t>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2020/469/lei_740_19_subvencao_hospital_maternidade.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER  EXECUTIVO A FIRMAR CONVÊNIO E CONCEDER SUBVENÇÃO AO HOSPITAL E MATERNIDADE  SÃO MATEUS.</t>
   </si>
   <si>
     <t>468</t>
   </si>
   <si>
     <t>2019</t>
   </si>
   <si>
     <t>739</t>
   </si>
   <si>
-    <t>https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2019/468/lei_739_19_atualizacao_demonstrativos_ldo.pdf</t>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2019/468/lei_739_19_atualizacao_demonstrativos_ldo.pdf</t>
   </si>
   <si>
     <t>ATUALIZA VALORES DE DEMONSTRATIVOS DA LDO COM A LOA PARA 2020.</t>
   </si>
   <si>
     <t>434</t>
   </si>
   <si>
     <t>713</t>
   </si>
   <si>
-    <t>https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2019/434/lei_713_de_2019.pdf</t>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2019/434/lei_713_de_2019.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DE CARGO PUBLICO DE PROVIMENTO EFETIVO DE CUIDADOR PARA ESTUDANTES COM DEFICIÊNCIA...</t>
   </si>
   <si>
     <t>433</t>
   </si>
   <si>
     <t>712</t>
   </si>
   <si>
-    <t>https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2019/433/lei_712_de_2019.pdf</t>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2019/433/lei_712_de_2019.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE DE SEÇÕES E CRIAÇÃO DE CARGOS PÚBLICOS DE PROVIMENTO EM COMISSÕES NOS QUADROS DO PODER EXECUTIVO MUNICIPAL</t>
   </si>
   <si>
     <t>467</t>
   </si>
   <si>
     <t>738</t>
   </si>
   <si>
-    <t>https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2019/467/lei_738_19_camara_auxilio_alimentacao.pdf</t>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2019/467/lei_738_19_camara_auxilio_alimentacao.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONCESSÃO DE AUXILIO ALIMENTAÇÃO AOS SERVIDORES DA CÂMARA MUNUCIPAL DE MUCIRICI.</t>
   </si>
   <si>
     <t>466</t>
   </si>
   <si>
     <t>737</t>
   </si>
   <si>
-    <t>https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2019/466/lei_737_19_camara_estrutura_administrativa.pdf</t>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2019/466/lei_737_19_camara_estrutura_administrativa.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DISTRIBUIÇÃO DE COMPETÊNCIA DOS SERVIDORES DA CÂMARA MUNICIPAL DE MUCURICI.</t>
   </si>
   <si>
     <t>465</t>
   </si>
   <si>
     <t>736</t>
   </si>
   <si>
-    <t>https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2019/465/lei_736_19_asfrum_permissao_equipamentos.pdf</t>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2019/465/lei_736_19_asfrum_permissao_equipamentos.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A AUTORIZAÇÃO PARA PERMISSÃO DE USO DE EQUIPAMENTOS E DA SALA 07 DE IMOVEL PUBLICO E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>464</t>
   </si>
   <si>
     <t>735</t>
   </si>
   <si>
-    <t>https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2019/464/lei_735_19_reajuste_abono_servidores_vale_.pdf</t>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2019/464/lei_735_19_reajuste_abono_servidores_vale_.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE REAJUSTE DE VENCIMENTO E CONCESSÃO DE ABONO  AOS SERVIDORES  MUNICIPAIS.</t>
   </si>
   <si>
     <t>463</t>
   </si>
   <si>
     <t>734</t>
   </si>
   <si>
-    <t>https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2019/463/lei_734_19_loa_orcamento_2020.pdf</t>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2019/463/lei_734_19_loa_orcamento_2020.pdf</t>
   </si>
   <si>
     <t>ESTIMA RECEITA E FIXA DESPESAS DO MUNICIPIO DE MUCURICI PARA O EXERCICIO FINANCEIRO 2020.</t>
   </si>
   <si>
     <t>462</t>
   </si>
   <si>
     <t>733</t>
   </si>
   <si>
-    <t>https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2019/462/lei_733_19_extincao_criacao_gerente_coordenador.pdf</t>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2019/462/lei_733_19_extincao_criacao_gerente_coordenador.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A EXTINÇÃO E CRIAÇÃO DE CARGO PUBLICO DE PROVIMENTO EM COMISSÃO NOS QUADROS DO PODER  EXECUTIVO MUNICIPAL.</t>
   </si>
   <si>
     <t>461</t>
   </si>
   <si>
     <t>732</t>
   </si>
   <si>
-    <t>https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2019/461/lei_732_19_plano_saneamento_basico.doc.pdf</t>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2019/461/lei_732_19_plano_saneamento_basico.doc.pdf</t>
   </si>
   <si>
     <t>APROVA O PLANO MINICIPAL DE SANEAMENTO BASICO E DISPÕE SOBRE A POLITICA MUNICIPAL DE SANEAMENTO BASICO.</t>
   </si>
   <si>
     <t>460</t>
   </si>
   <si>
     <t>731</t>
   </si>
   <si>
-    <t>https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2019/460/lei_731_19_parcelmanto_iptu.pdf</t>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2019/460/lei_731_19_parcelmanto_iptu.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O PARCELAMENTO DO IPTU DE CONTRIBUINTES INSCRITOS NA DIVIDA ATIVA.</t>
   </si>
   <si>
     <t>459</t>
   </si>
   <si>
     <t>730</t>
   </si>
   <si>
-    <t>https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2019/459/lei_730_19_ldo_lei_diretrizes_orcamentarias.pdf</t>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2019/459/lei_730_19_ldo_lei_diretrizes_orcamentarias.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS DIRETRIZES PARA ELABORAÇÃO DA LEI ORÇAMENTARIA PARA O EXERCICIO 2020.</t>
   </si>
   <si>
     <t>458</t>
   </si>
   <si>
     <t>729</t>
   </si>
   <si>
-    <t>https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2019/458/lei_729_de_2019_-dispoe_sobre_a_denominacao_da_unidade_de_saude_do_assentamento_corrego_da_laje_e_da_outras_providencias..pdf</t>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2019/458/lei_729_de_2019_-dispoe_sobre_a_denominacao_da_unidade_de_saude_do_assentamento_corrego_da_laje_e_da_outras_providencias..pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação da Unidade de Saúde do Assentamento Córrego da Laje e dá outras providências.</t>
   </si>
   <si>
     <t>457</t>
   </si>
   <si>
     <t>728</t>
   </si>
   <si>
-    <t>https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2019/457/lei_728_19.pdf</t>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2019/457/lei_728_19.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Aplicação de Recursos Advindos dos Royalties e Participações Especiais Oriundos da Extração De Petróleo e Gás, Cria o Conselho Municipal de Petróleo e Gás.</t>
   </si>
   <si>
     <t>456</t>
   </si>
   <si>
     <t>727</t>
   </si>
   <si>
-    <t>https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2019/456/lei_727_de_2019_-_dispoe_sobre_a_concessao_de_auxilio_alimentacao_aos_medicos_do_esf..pdf</t>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2019/456/lei_727_de_2019_-_dispoe_sobre_a_concessao_de_auxilio_alimentacao_aos_medicos_do_esf..pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de Auxílio Alimentação aos Médicos do ESF.</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>726</t>
   </si>
   <si>
-    <t>https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2019/2/lei_726_de_2019_-_dispoe_sobre_concessao_de_subvencao_social_a_associacao_pestalozzi..pdf</t>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2019/2/lei_726_de_2019_-_dispoe_sobre_concessao_de_subvencao_social_a_associacao_pestalozzi..pdf</t>
   </si>
   <si>
     <t>Dispõe sobre concessão de Subvenção Social à Associação Pestalozzi.</t>
   </si>
   <si>
     <t>455</t>
   </si>
   <si>
     <t>725</t>
   </si>
   <si>
-    <t>https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2019/455/lei_725_19.pdf</t>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2019/455/lei_725_19.pdf</t>
   </si>
   <si>
     <t>INSTITUI GRATIFICAÇÃO ESPECIAL PARA OS MEMBROS DA COMISSÃO DE LICITAÇÕES, PREGOEIROS, EQUIPE DE APOIO AO PREGOEIRO E DO CONTROLE INTERNO NO ÂMBITO DA CÂMARA MUNICIPAL DE MUCURICI.</t>
   </si>
   <si>
     <t>454</t>
   </si>
   <si>
     <t>724</t>
   </si>
   <si>
-    <t>https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2019/454/lei_724_de_2019_-_dispoe_sobre_a_criacao_do_cargo_de_medico_para_atender_o_programa_do_governo_federal_estrategia_saude_da_familia_-_esf..pdf</t>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2019/454/lei_724_de_2019_-_dispoe_sobre_a_criacao_do_cargo_de_medico_para_atender_o_programa_do_governo_federal_estrategia_saude_da_familia_-_esf..pdf</t>
   </si>
   <si>
     <t>- Dispõe sobre a criação do cargo de Médico para atender o programa do Governo Federal Estratégia Saúde da Família - ESF.</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>723</t>
   </si>
   <si>
-    <t>https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2019/3/lei_muncipal_n723_19.pdf</t>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2019/3/lei_muncipal_n723_19.pdf</t>
   </si>
   <si>
     <t>Institui abono a ser concedido aos servidores do Poder Legislativo no mês de dezembro e dá outras providências.</t>
   </si>
   <si>
     <t>443</t>
   </si>
   <si>
     <t>722</t>
   </si>
   <si>
-    <t>https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2019/443/lei_722_de_2019.pdf</t>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2019/443/lei_722_de_2019.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O MUNICÍPIO DE MUCURICI A FIRMAR CONVÊNIO DE COOPERAÇÃO FINANCEIRA COM O MUNICÍPIO DE PONTO BELO, ESTADO DO ESPÍRITO SANTO</t>
   </si>
   <si>
     <t>441</t>
   </si>
   <si>
     <t>720</t>
   </si>
   <si>
-    <t>https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2019/441/lei_720_de_2019.pdf</t>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2019/441/lei_720_de_2019.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE OS VENCIMENTO DOS AGENTES COMUNITÁRIOS DE SAÚDE E DE ENDEMIAS</t>
   </si>
   <si>
     <t>442</t>
   </si>
   <si>
     <t>721</t>
   </si>
   <si>
-    <t>https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2019/442/lei_721_de_2019.pdf</t>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2019/442/lei_721_de_2019.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O PAGAMENTO DE INCENTIVO ADICIONAL AOS AGENTES COMUNITÁRIOS DE SAÚDE -ACS E AGENTES DE COMBATE ÀS ENDEMIAS, VINCULADOS ÀS EQUIPES DE SAÚDE DA FAMÍLIA</t>
   </si>
   <si>
     <t>439</t>
   </si>
   <si>
     <t>718</t>
   </si>
   <si>
-    <t>https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2019/439/lei_718_de_2019.pdf</t>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2019/439/lei_718_de_2019.pdf</t>
   </si>
   <si>
     <t>REGULAMENTA FORMA E CRITÉRIOS PARA INDENIZAÇÃO DAS DESPESAS DE VIAGENS DA CÂMARA MUNICIPAL DE MUCURICI-ES</t>
   </si>
   <si>
     <t>440</t>
   </si>
   <si>
     <t>719</t>
   </si>
   <si>
-    <t>https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2019/440/lei_719_de_2019.pdf</t>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2019/440/lei_719_de_2019.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A EXTINÇÃO DE CARGOS COMISSIONADOS</t>
   </si>
   <si>
     <t>438</t>
   </si>
   <si>
     <t>717</t>
   </si>
   <si>
-    <t>https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2019/438/lei_717_de_2019.pdf</t>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2019/438/lei_717_de_2019.pdf</t>
   </si>
   <si>
     <t>ESTABELECE NORMAS PARA DISTRIBUIÇÃO DE MEDICAMENTOS NÃO PADRONIZADOS OU QUE ESTEJAM EM FALTA NO MUNICÍPIO DE MUCURICI-ES, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>437</t>
   </si>
   <si>
     <t>716</t>
   </si>
   <si>
-    <t>https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2019/437/lei_716_de_2019.pdf</t>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2019/437/lei_716_de_2019.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE DENOMINAÇÃO DE PRAÇA, RUA, ACADEMIA E UNIDADE SANITÁRIA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>436</t>
   </si>
   <si>
     <t>715</t>
   </si>
   <si>
-    <t>https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2019/436/lei_715_de_2019.pdf</t>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2019/436/lei_715_de_2019.pdf</t>
   </si>
   <si>
     <t>REESTRUTURAÇÃO DOS SERVIÇOS DE PLANTÕES DA REDE DE URGÊNCIA E EMERGÊNCIA E ESPECIALIZADA</t>
   </si>
   <si>
     <t>435</t>
   </si>
   <si>
     <t>714</t>
   </si>
   <si>
-    <t>https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2019/435/lei_714_de_2019.pdf</t>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2019/435/lei_714_de_2019.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A FIRMAR CONVÊNIO E CONCEDER SUBVENÇÃO AO HOSPITAL MATERNIDADE SÃO MATEUS – CASA DE NOSSA SENHORA APARECIDA</t>
   </si>
   <si>
     <t>432</t>
   </si>
   <si>
     <t>2018</t>
   </si>
   <si>
     <t>711</t>
   </si>
   <si>
-    <t>https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2018/432/lei_711_de_2018.pdf</t>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2018/432/lei_711_de_2018.pdf</t>
   </si>
   <si>
     <t>ESTIMA A RECEITA E FIXA DESPESA DO MUNICÍPIO DE MUCURICI PARA O EXERCICIO FINANCEIRO DE 2019 (LOA)</t>
   </si>
   <si>
     <t>431</t>
   </si>
   <si>
     <t>710</t>
   </si>
   <si>
-    <t>https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2018/431/lei_710_de_2018.pdf</t>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2018/431/lei_710_de_2018.pdf</t>
   </si>
   <si>
     <t>INSTITUI O CONSELHO MUNICIPAL DE SAÚDE DE MUCURICI, REVOGA A LEI N° 221 DE 29 DE ABRIL DE 1991 E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>430</t>
   </si>
   <si>
     <t>708</t>
   </si>
   <si>
-    <t>https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2018/430/lei_708_de_2018.pdf</t>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2018/430/lei_708_de_2018.pdf</t>
   </si>
   <si>
     <t>429</t>
   </si>
   <si>
     <t>707</t>
   </si>
   <si>
-    <t>https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2018/429/lei_707_de_2018.pdf</t>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2018/429/lei_707_de_2018.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE REAJUSTE DE VENCIMENTOS DOS SERVIDORES MUNICIPAIS</t>
   </si>
   <si>
     <t>428</t>
   </si>
   <si>
     <t>706</t>
   </si>
   <si>
-    <t>https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2018/428/lei_708_de_2018.pdf</t>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2018/428/lei_708_de_2018.pdf</t>
   </si>
   <si>
     <t>427</t>
   </si>
   <si>
     <t>705</t>
   </si>
   <si>
-    <t>https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2018/427/lei_705_de_2018.pdf</t>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2018/427/lei_705_de_2018.pdf</t>
   </si>
   <si>
     <t>RATIFICA O PROTOCOLO DE INTENÇÕES FIRMADO ENTRE O MUNICÍPIO DE MUCURICI-ES E O CONSÓRCIO PÚBLICO PRODNORTE...</t>
   </si>
   <si>
     <t>426</t>
   </si>
   <si>
     <t>704</t>
   </si>
   <si>
-    <t>https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2018/426/lei_704_de_2018_-_alteracao_criacao_cargos.pdf</t>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2018/426/lei_704_de_2018_-_alteracao_criacao_cargos.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DE CARGO PUBLICO DE PROVIMENTO EFETIVO E SOBRE CONTRATAÇÃO DE PROFISSIONAIS PARA ATENDER PROGRAMAS SUBSIDIADOS PELOS GOVERNOS ESTADUAL E FEDERAL, BEM COMO ALTERA DISPOSITIVOS DA LEI 699/2018 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>425</t>
   </si>
   <si>
     <t>703</t>
   </si>
   <si>
-    <t>https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2018/425/lei_703_de_2018.pdf</t>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2018/425/lei_703_de_2018.pdf</t>
   </si>
   <si>
     <t>ALTERA REDAÇÃO DOS ARTIGOS 1° E 2° DA LEI N° 362, DE 19 DE JUNHO DE 2000</t>
   </si>
   <si>
     <t>424</t>
   </si>
   <si>
     <t>702</t>
   </si>
   <si>
-    <t>https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2018/424/lei_702_de_2018.pdf</t>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2018/424/lei_702_de_2018.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONCESSÃO DE GRATIFICAÇÃO DE ATÉ 65% SOBRE O SALÁRIO A SERVIDORES CEDIDOS PELO ESTADO OU UNIÃO AO MUNICÍPIO DE MUCURICI-ES, SEM ÔNUS AO MESMO QUANTO AO PAGAMENTO DO SALÁRIO</t>
   </si>
   <si>
     <t>422</t>
   </si>
   <si>
     <t>700</t>
   </si>
   <si>
-    <t>https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2018/422/lei_700_de_2018.pdf</t>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2018/422/lei_700_de_2018.pdf</t>
   </si>
   <si>
     <t>ESTABELECE NORMAS PARA EXPLORAÇÃO DE SERVIÇOS DE “TÁXI” E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>421</t>
   </si>
   <si>
     <t>698</t>
   </si>
   <si>
-    <t>https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2018/421/lei_698_de_2018.pdf</t>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2018/421/lei_698_de_2018.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ESPECIAL</t>
   </si>
   <si>
     <t>420</t>
   </si>
   <si>
     <t>697</t>
   </si>
   <si>
-    <t>https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2018/420/lei_697_de_2018.pdf</t>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2018/420/lei_697_de_2018.pdf</t>
   </si>
   <si>
     <t>423</t>
   </si>
   <si>
     <t>701</t>
   </si>
   <si>
-    <t>https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2018/423/lei_701_de_2018_-_dispoe_sobre_autorizacao_para_abertura_de_creditos_adicionais.pdf</t>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2018/423/lei_701_de_2018_-_dispoe_sobre_autorizacao_para_abertura_de_creditos_adicionais.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AUTORIZAÇÃO PARA ABERTURA DE CRÉDITOS ADICIONAIS</t>
   </si>
   <si>
     <t>419</t>
   </si>
   <si>
     <t>694</t>
   </si>
   <si>
-    <t>https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2018/419/lei_694_de_2018.pdf</t>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2018/419/lei_694_de_2018.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS DIRETRIZES PARA ELABORAÇÃO DA LEI ORÇAMENTÁRIA DO EXERCÍCIO FINANCEIRO DE 2019 E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>418</t>
   </si>
   <si>
     <t>693</t>
   </si>
   <si>
-    <t>https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2018/418/lei_693_de_2018.pdf</t>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2018/418/lei_693_de_2018.pdf</t>
   </si>
   <si>
     <t>ESTABELECE O REGIME JURÍDICO DOS CARGOS DE PROVIMENTO EM COMISSÃO DA CÂMARA MUNICIPAL DE MUCURICI, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>417</t>
   </si>
   <si>
     <t>691</t>
   </si>
   <si>
-    <t>https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2018/417/lei_691_de_2018_-_dispoe_sobre_o_pagamento_de_incentivo_adicional_aos_agentes_comunitarios_de_saude__acs_e_agentes_de_combate_as_endemias_vinculados_as_equipes_de_saude_da_familia.pdf</t>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2018/417/lei_691_de_2018_-_dispoe_sobre_o_pagamento_de_incentivo_adicional_aos_agentes_comunitarios_de_saude__acs_e_agentes_de_combate_as_endemias_vinculados_as_equipes_de_saude_da_familia.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O PAGAMENTO DE INCENTIVO ADICIONAL AOS AGENTES COMUNITÁRIOS DE SAÚDE – ACS E AGENTES DE COMBATE ÀS ENDEMIAS, VINCULADOS ÀS EQUIPES DE SAÚDE DA FAMÍLIA</t>
   </si>
   <si>
     <t>416</t>
   </si>
   <si>
     <t>690</t>
   </si>
   <si>
-    <t>https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2018/416/lei_690_de_2018.pdf</t>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2018/416/lei_690_de_2018.pdf</t>
   </si>
   <si>
     <t>INSTITUI A DATA DE 24 DE JUNHO COMO DIA MUNICIPAL DO POLICIAL E BOMBEIRO MILITAR E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>415</t>
   </si>
   <si>
     <t>688</t>
   </si>
   <si>
-    <t>https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2018/415/lei_688_de_2018.pdf</t>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2018/415/lei_688_de_2018.pdf</t>
   </si>
   <si>
     <t>ALTERA A QUANTIDADE DE VAGAS DOS CARGOS EFETIVOS PREVISTOS NO ARTIGO 1°, DA LEI N° 492 DE 02 DE JANEIRO DE 2009, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>414</t>
   </si>
   <si>
     <t>687</t>
   </si>
   <si>
-    <t>https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2018/414/lei_687_de_2018.pdf</t>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2018/414/lei_687_de_2018.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CREDITO ESPECIAL</t>
   </si>
   <si>
     <t>413</t>
   </si>
   <si>
     <t>686</t>
   </si>
   <si>
-    <t>https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2018/413/lei_686_de_2018.pdf</t>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2018/413/lei_686_de_2018.pdf</t>
   </si>
   <si>
     <t>412</t>
   </si>
   <si>
     <t>2017</t>
   </si>
   <si>
     <t>685</t>
   </si>
   <si>
-    <t>https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2017/412/lei_685_de_2017.pdf</t>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2017/412/lei_685_de_2017.pdf</t>
   </si>
   <si>
     <t>411</t>
   </si>
   <si>
     <t>684</t>
   </si>
   <si>
-    <t>https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2017/411/lei_684_de_2017.pdf</t>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2017/411/lei_684_de_2017.pdf</t>
   </si>
   <si>
     <t>INSTITUI O FUNDO MUNICIPAL DE MEIO AMBIENTE E SANEAMENTO BÁSICO E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>410</t>
   </si>
   <si>
     <t>683</t>
   </si>
   <si>
-    <t>https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2017/410/lei_683_de_2017.pdf</t>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2017/410/lei_683_de_2017.pdf</t>
   </si>
   <si>
     <t>ESTIMA A RECEITA E FIXA DESPESAS DO MUNICÍPIO DE MUCURICI PARA O EXERCÍCIO FINANCEIRO DE 2018</t>
   </si>
   <si>
     <t>409</t>
   </si>
   <si>
     <t>682</t>
   </si>
   <si>
-    <t>https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2017/409/lei_682_de_2017.pdf</t>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2017/409/lei_682_de_2017.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O PLANO PLURIANUAL PARA O QUADRIÊNIO DE 2018 A 2021</t>
   </si>
   <si>
     <t>408</t>
   </si>
   <si>
     <t>681</t>
   </si>
   <si>
-    <t>https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2017/408/lei_681_de_2017.pdf</t>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2017/408/lei_681_de_2017.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ALTERAÇÃO DE DEMONSTRATIVOS DE METAS FISCAIS DA LEI DIRETRIZES ORÇAMENTÁRIA PARA O EXERCÍCIO FINANCEIRO DE 2018</t>
   </si>
   <si>
     <t>407</t>
   </si>
   <si>
     <t>680</t>
   </si>
   <si>
-    <t>https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2017/407/lei_680_de_2017.pdf</t>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2017/407/lei_680_de_2017.pdf</t>
   </si>
   <si>
     <t>406</t>
   </si>
   <si>
     <t>679</t>
   </si>
   <si>
-    <t>https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2017/406/lei_679_de_2017.pdf</t>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2017/406/lei_679_de_2017.pdf</t>
   </si>
   <si>
     <t>RATIFICA DELIBERAÇÃO DA ASSEMBLEIA GERAL CIM NORTEES QUE AUTORIZA O INGRESSO DE NOVOS MUNICÍPIOS CONSORCIADOS E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>405</t>
   </si>
   <si>
     <t>677</t>
   </si>
   <si>
-    <t>https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2017/405/lei_677_de_2017.pdf</t>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2017/405/lei_677_de_2017.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS DIRETRIZES PARA ELABORAÇÃO DA LEI ORÇAMENTÁRIA PARA O EXERCÍCIO FINANCEIRO DE 2018 E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>404</t>
   </si>
   <si>
     <t>676</t>
   </si>
   <si>
-    <t>https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2017/404/lei_676_de_2017.pdf</t>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2017/404/lei_676_de_2017.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AUTORIZAÇÃO PAR ABERTURA DE CRÉDITOS ADICIONAIS SUPLEMENTARES</t>
   </si>
   <si>
     <t>403</t>
   </si>
   <si>
     <t>675</t>
   </si>
   <si>
-    <t>https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2017/403/lei_675_de_2017.pdf</t>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2017/403/lei_675_de_2017.pdf</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVOS DA LEI DE N° 661 DE 2016 E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>402</t>
   </si>
   <si>
     <t>674</t>
   </si>
   <si>
-    <t>https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2017/402/lei_674_de_2017.pdf</t>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2017/402/lei_674_de_2017.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A FIRMAR TERMO DE CESSÃO DE USO COM A ASSOCIAÇÃO DE CATADORES DE MATERIAL RECICLÁVEL DE MUCURICI – ASMUC, PARA CESSÃO DE 01 (UMA) EMPILHADEIRA E 01 (UM) NOTEBOOK</t>
   </si>
   <si>
     <t>401</t>
   </si>
   <si>
     <t>673</t>
   </si>
   <si>
-    <t>https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2017/401/lei_673_de_2017.pdf</t>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2017/401/lei_673_de_2017.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O ACESSO À INFORMAÇÃO PREVISTO NO INCISO XXXIII, DO CAPUT, DO ART. 5°, NO INCISO II, DO § 3°, DO ART. 37 E NO § 2°, DO ART. 216, DA CONSTITUIÇÃO FEDERAL E NA LEI FEDERAL 12.527 DE 2011</t>
   </si>
   <si>
     <t>400</t>
   </si>
   <si>
     <t>672</t>
   </si>
   <si>
-    <t>https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2017/400/lei_672_de_2017.pdf</t>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2017/400/lei_672_de_2017.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE EXTINÇÃO E CRIAÇÃO DE CARGOS EM COMISSÃO</t>
   </si>
   <si>
     <t>399</t>
   </si>
   <si>
     <t>671</t>
   </si>
   <si>
-    <t>https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2017/399/lei_671_de_2017.pdf</t>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2017/399/lei_671_de_2017.pdf</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVOS DA LEI MUNICIPAL 557 DE 2011 E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>398</t>
   </si>
   <si>
     <t>670</t>
   </si>
   <si>
-    <t>https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2017/398/lei_670_de_2017.pdf</t>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2017/398/lei_670_de_2017.pdf</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVOS DA LEI MUNICIPAL 492 DE 2009 E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>397</t>
   </si>
   <si>
     <t>668</t>
   </si>
   <si>
-    <t>https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2017/397/lei_668_de_2017.pdf</t>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2017/397/lei_668_de_2017.pdf</t>
   </si>
   <si>
     <t>396</t>
   </si>
   <si>
     <t>2016</t>
   </si>
   <si>
     <t>660</t>
   </si>
   <si>
-    <t>https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2016/396/lei_660_16_criacao_cargos_camara.pdf</t>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2016/396/lei_660_16_criacao_cargos_camara.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O PLANO DE CARGOS E SALÁRIOS DA CÂMARA MUNICIPAL DE MUCURICI, ESTADO DO ESPIRITO SANTO E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>395</t>
   </si>
   <si>
     <t>2015</t>
   </si>
   <si>
     <t>652</t>
   </si>
   <si>
-    <t>https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2015/395/lei_652_de_2015.pdf</t>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2015/395/lei_652_de_2015.pdf</t>
   </si>
   <si>
     <t>ESTIMA A RECEITA E FIXA DESPESAS DO MUNICÍPIO DE MUCURICI PARA O EXERCÍCIO FINANCEIRO DE 2016</t>
   </si>
   <si>
     <t>394</t>
   </si>
   <si>
     <t>637</t>
   </si>
   <si>
-    <t>https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2015/394/lei_637_de_2015.pdf</t>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2015/394/lei_637_de_2015.pdf</t>
   </si>
   <si>
     <t>INSTITUI O PROGRAMA DE ATENDIMENTO AO PRODUTOR RURAL DE MUCURICI – PAPRUMUC</t>
   </si>
   <si>
     <t>393</t>
   </si>
   <si>
     <t>626</t>
   </si>
   <si>
-    <t>https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2015/393/lei_626_de_2015.pdf</t>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2015/393/lei_626_de_2015.pdf</t>
   </si>
   <si>
     <t>392</t>
   </si>
   <si>
     <t>625</t>
   </si>
   <si>
-    <t>https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2015/392/lei_625_de_2015.pdf</t>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2015/392/lei_625_de_2015.pdf</t>
   </si>
   <si>
     <t>391</t>
   </si>
   <si>
     <t>624</t>
   </si>
   <si>
-    <t>https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2015/391/lei_624_de_2015.pdf</t>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2015/391/lei_624_de_2015.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE FIXAÇÃO DE GRATIFICAÇÃO PARA O CARGO DE DIRETOR ESCOLAR</t>
   </si>
   <si>
     <t>390</t>
   </si>
   <si>
     <t>2014</t>
   </si>
   <si>
     <t>621</t>
   </si>
   <si>
-    <t>https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2014/390/lei_621_de_2014.pdf</t>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2014/390/lei_621_de_2014.pdf</t>
   </si>
   <si>
     <t>ESTIMA A RECEITA E FIXA DESPESA DO MUNICÍPIO DE MUCURICI PARA O EXERCÍCIO FINANCEIRO DE 2014 (LOA)</t>
   </si>
   <si>
     <t>389</t>
   </si>
   <si>
     <t>620</t>
   </si>
   <si>
-    <t>https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2014/389/lei_620_de_2014.pdf</t>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2014/389/lei_620_de_2014.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE CONCESSÃO DE SUBVENÇÃO SOCIAL</t>
   </si>
   <si>
     <t>388</t>
   </si>
   <si>
     <t>619</t>
   </si>
   <si>
-    <t>https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2014/388/lei_619_de_2014.pdf</t>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2014/388/lei_619_de_2014.pdf</t>
   </si>
   <si>
     <t>DENOMINA NOMES DE RUAS E DO TERMINAL RODOVIÁRIO DE MUCURICI-ES</t>
   </si>
   <si>
     <t>387</t>
   </si>
   <si>
     <t>618</t>
   </si>
   <si>
-    <t>https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2014/387/lei_618_de_2014.pdf</t>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2014/387/lei_618_de_2014.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE REDUÇÃO DE ALÍQUOTA DO ITBI (IMPOSTO SOBRE TRANSMISSÃO DE BENS IMÓVEIS)</t>
   </si>
   <si>
     <t>386</t>
   </si>
   <si>
     <t>617</t>
   </si>
   <si>
-    <t>https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2014/386/lei_617_de_2014.pdf</t>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2014/386/lei_617_de_2014.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITOS ADICIONAIS</t>
   </si>
   <si>
     <t>385</t>
   </si>
   <si>
     <t>616</t>
   </si>
   <si>
-    <t>https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2014/385/lei_616_de_2014.pdf</t>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2014/385/lei_616_de_2014.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS DIRETRIZES PARA ELABORAÇÃO DA LEI ORÇAMENTÁRIA PARA O EXERCÍCIO FINANCEIRO DE 2015 E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>384</t>
   </si>
   <si>
     <t>615</t>
   </si>
   <si>
-    <t>https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2014/384/lei_615_de_2014.pdf</t>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2014/384/lei_615_de_2014.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AUTORIZAÇÃO PARA AQUISIÇÃO DE IMÓVEL E ABERTURA DE CRÉDITO ESPECIAL</t>
   </si>
   <si>
     <t>383</t>
   </si>
   <si>
     <t>613</t>
   </si>
   <si>
-    <t>https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2014/383/lei_613_de_2014.pdf</t>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2014/383/lei_613_de_2014.pdf</t>
   </si>
   <si>
     <t>DEFINE DATA COMO “ DIA DO EVANGÉLICO” DA MUNICÍPIO DE MUCURICI, ESTADO DO ESPÍRITO SANTO E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>382</t>
   </si>
   <si>
     <t>612</t>
   </si>
   <si>
-    <t>https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2014/382/lei_612_de_2014.pdf</t>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2014/382/lei_612_de_2014.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DENOMINAÇÃO DE PRAÇA DE LAZER NO DISTRITO DE ITABAIANA</t>
   </si>
   <si>
     <t>381</t>
   </si>
   <si>
     <t>611</t>
   </si>
   <si>
-    <t>https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2014/381/lei_611_de_2014.pdf</t>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2014/381/lei_611_de_2014.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DENOMINAÇÃO DO CAMPO BOM DE BOLA II, DO DISTRITO DE ITABAIANA</t>
   </si>
   <si>
     <t>380</t>
   </si>
   <si>
     <t>610</t>
   </si>
   <si>
-    <t>https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2014/380/lei_610_de_2014.pdf</t>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2014/380/lei_610_de_2014.pdf</t>
   </si>
   <si>
     <t>ALTERA TABELA DE VENCIMENTO-BASE DO QUADRO DE MAGISTÉRIO E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>379</t>
   </si>
   <si>
     <t>609</t>
   </si>
   <si>
-    <t>https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2014/379/lei_609_de_2014.pdf</t>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2014/379/lei_609_de_2014.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ESPECIAL – FUNDO DAS CIDADES</t>
   </si>
   <si>
     <t>375</t>
   </si>
   <si>
     <t>602</t>
   </si>
   <si>
-    <t>https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2014/375/lei_602_de_2014.pdf</t>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2014/375/lei_602_de_2014.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ALTERAÇÃO SOBRE O “VALE +” E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>378</t>
   </si>
   <si>
     <t>605</t>
   </si>
   <si>
-    <t>https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2014/378/lei_605_de_2014.pdf</t>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2014/378/lei_605_de_2014.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A OBRIGATORIEDADE DA PRÉVIA INSPEÇÃO E FISCALIZAÇÃO DOS PRODUTOS DE ORIGEM ANIMAL NO ÂMBITO DO MUNICÍPIO DE MUCURICI-ES, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>377</t>
   </si>
   <si>
     <t>604</t>
   </si>
   <si>
-    <t>https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2014/377/lei_604_de_2014.pdf</t>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2014/377/lei_604_de_2014.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AQUISIÇÃO DE IMÓVEL</t>
   </si>
   <si>
     <t>376</t>
   </si>
   <si>
     <t>603</t>
   </si>
   <si>
-    <t>https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2014/376/lei_603_de_2014_-_dispoe_sobre_a_criacao_do_servico_municipal_de_vigilancia_sanitaria.pdf</t>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2014/376/lei_603_de_2014_-_dispoe_sobre_a_criacao_do_servico_municipal_de_vigilancia_sanitaria.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DO SERVIÇO MUNICIPAL DE VIGILÂNCIA SANITÁRIA</t>
   </si>
   <si>
     <t>374</t>
   </si>
   <si>
     <t>601</t>
   </si>
   <si>
-    <t>https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2014/374/lei_601_de_2014.pdf</t>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2014/374/lei_601_de_2014.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DENOMINAÇÃO DA FARMÁCIA CIDADÃ</t>
   </si>
   <si>
     <t>373</t>
   </si>
   <si>
     <t>600</t>
   </si>
   <si>
-    <t>https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2014/373/lei_600_de_2014.pdf</t>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2014/373/lei_600_de_2014.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DENOMINAÇÃO DE PASSARELA NO BALNEÁRIO MUCURICI</t>
   </si>
   <si>
     <t>372</t>
   </si>
   <si>
     <t>599</t>
   </si>
   <si>
-    <t>https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2014/372/lei_599_de_2014.pdf</t>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2014/372/lei_599_de_2014.pdf</t>
   </si>
   <si>
     <t>CRIA O CONSELHO DE FISCALIZAÇÃO E ACOMPANHAMENTO DO FUNDO MUNICIPAL DE INVESTIMENTO A QUE SE REFERE A LEI COMPLEMENTAR ESTADUAL N° 712, DE 13 DE SETEMBRO DE 2013</t>
   </si>
   <si>
     <t>371</t>
   </si>
   <si>
     <t>2013</t>
   </si>
   <si>
     <t>598</t>
   </si>
   <si>
-    <t>https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2013/371/lei_598_de_2013.pdf</t>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2013/371/lei_598_de_2013.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS DIRETRIZES PARA ELABORAÇÃO DA LEI ORÇAMENTÁRIA PARA O EXERCÍCIO FINANCEIRO DE 2014 E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>370</t>
   </si>
   <si>
     <t>597</t>
   </si>
   <si>
-    <t>https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2013/370/lei_597_de_2013.pdf</t>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2013/370/lei_597_de_2013.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O PLANO PLURIANUAL PARA O PERÍODO DE 2014 A 2017</t>
   </si>
   <si>
     <t>369</t>
   </si>
   <si>
     <t>596</t>
   </si>
   <si>
-    <t>https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2013/369/lei_596_de_2013.pdf</t>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2013/369/lei_596_de_2013.pdf</t>
   </si>
   <si>
     <t>367</t>
   </si>
   <si>
     <t>594</t>
   </si>
   <si>
-    <t>https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2013/367/lei_594_de_2013.pdf</t>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2013/367/lei_594_de_2013.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AUTORIZAÇÃO PARA PERMISSÃO DE USO DE BEM MÓVEL E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>366</t>
   </si>
   <si>
     <t>593</t>
   </si>
   <si>
-    <t>https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2013/366/lei_593_de_2013.pdf</t>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2013/366/lei_593_de_2013.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONCESSÃO DE SERVIÇOS DE TRANSPORTE COLETIVO NO MUNICÍPIO DE MUCURICI, ESTADO DO ESPÍRITO SANTO</t>
   </si>
   <si>
     <t>368</t>
   </si>
   <si>
     <t>595</t>
   </si>
   <si>
-    <t>https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2013/368/lei_595_de_2013.pdf</t>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2013/368/lei_595_de_2013.pdf</t>
   </si>
   <si>
     <t>365</t>
   </si>
   <si>
     <t>592</t>
   </si>
   <si>
-    <t>https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2013/365/lei_592_de_2013.pdf</t>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2013/365/lei_592_de_2013.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE TRANSFORMAÇÃO DE ÁREA RURAL EM URBANA DE INTERESSE SOCIAL</t>
   </si>
   <si>
     <t>364</t>
   </si>
   <si>
     <t>591</t>
   </si>
   <si>
-    <t>https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2013/364/lei_591_de_2013.pdf</t>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2013/364/lei_591_de_2013.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO UTILIZAR-SE DE TERRENO PARA CONSTRUÇÃO DE UNIDADES HABITACIONAIS</t>
   </si>
   <si>
     <t>363</t>
   </si>
   <si>
     <t>590</t>
   </si>
   <si>
-    <t>https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2013/363/lei_590_de_2013.pdf</t>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2013/363/lei_590_de_2013.pdf</t>
   </si>
   <si>
     <t>362</t>
   </si>
   <si>
     <t>589</t>
   </si>
   <si>
-    <t>https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2013/362/lei_589_de_2013.pdf</t>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2013/362/lei_589_de_2013.pdf</t>
   </si>
   <si>
     <t>INSTITUI O FUNDO DE DESENVOLVIMENTO MUNICIPAL – FDM E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>361</t>
   </si>
   <si>
     <t>588</t>
   </si>
   <si>
-    <t>https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2013/361/lei_588_de_2013.pdf</t>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2013/361/lei_588_de_2013.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE CONTRATAÇÃO TEMPORÁRIA DE EXCEPCIONAL INTERESSE PÚBLICO</t>
   </si>
   <si>
     <t>360</t>
   </si>
   <si>
     <t>587</t>
   </si>
   <si>
-    <t>https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2013/360/lei_587_de_2013.pdf</t>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2013/360/lei_587_de_2013.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE CRIAÇÃO DE CARGOS DE PROVIMENTO EFETIVO</t>
   </si>
   <si>
     <t>359</t>
   </si>
   <si>
     <t>585</t>
   </si>
   <si>
-    <t>https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2013/359/lei_585_de_2013.pdf</t>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2013/359/lei_585_de_2013.pdf</t>
   </si>
   <si>
     <t>CRIA O CARGO DE AUDITOR PÚBLICO INTERNO E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>358</t>
   </si>
   <si>
     <t>584</t>
   </si>
   <si>
-    <t>https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2013/358/lei_584_de_2013.pdf</t>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2013/358/lei_584_de_2013.pdf</t>
   </si>
   <si>
     <t>CRIA A UNIDADE CENTRAL DE CONTROLE INTERNO (UCCI) DO MUNICÍPIO DE MUCURICI-ES</t>
   </si>
   <si>
     <t>356</t>
   </si>
   <si>
     <t>582</t>
   </si>
   <si>
-    <t>https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2013/356/lei_582_de_2013.pdf</t>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2013/356/lei_582_de_2013.pdf</t>
   </si>
   <si>
     <t>ALTERA TABELA DE VENCIMENTOS – BASE DO QUADRO DE MAGISTÉRIO (ART. 32 DA LEI 529 DE 2009 – ANEXO – V)</t>
   </si>
   <si>
     <t>355</t>
   </si>
   <si>
     <t>581</t>
   </si>
   <si>
-    <t>https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2013/355/lei_581_de_2013.pdf</t>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2013/355/lei_581_de_2013.pdf</t>
   </si>
   <si>
     <t>ESTABELECE SOBRE CESSÃO DE USO DE VEÍCULOS DE PROPRIEDADE DO MUNICÍPIO DE MUCURICI-ES</t>
   </si>
   <si>
     <t>354</t>
   </si>
   <si>
     <t>580</t>
   </si>
   <si>
-    <t>https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2013/354/lei_580_de_2013.pdf</t>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2013/354/lei_580_de_2013.pdf</t>
   </si>
   <si>
     <t>DISCIPLINA LICENÇA PARA TRATAR DE INTERESSE PARTICULAR</t>
   </si>
   <si>
     <t>353</t>
   </si>
   <si>
     <t>579</t>
   </si>
   <si>
-    <t>https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2013/353/lei_579_de_2013.pdf</t>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2013/353/lei_579_de_2013.pdf</t>
   </si>
   <si>
     <t>DENOMINA OBRAS PÚBLICAS MUNICIPAIS</t>
   </si>
   <si>
     <t>357</t>
   </si>
   <si>
     <t>583</t>
   </si>
   <si>
-    <t>https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2013/357/lei_583_de_2013.pdf</t>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2013/357/lei_583_de_2013.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O MANDATO DOS CONSELHEIROS TUTELARES PARA ADEQUAÇÃO AO PROCESSO UNIFICADO EM TODO O TERRITÓRIO NACIONAL E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>351</t>
   </si>
   <si>
     <t>577</t>
   </si>
   <si>
-    <t>https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2013/351/lei_577_de_2013_-_fixa_vencimentos-salarios_de_cargos-funcoes_efetivos_e_da_outras_providencias.pdf</t>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2013/351/lei_577_de_2013_-_fixa_vencimentos-salarios_de_cargos-funcoes_efetivos_e_da_outras_providencias.pdf</t>
   </si>
   <si>
     <t>FIXA VENCIMENTOS-SALÁRIOS DE CARGOS-FUNÇÕES EFETIVOS E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>350</t>
   </si>
   <si>
     <t>576</t>
   </si>
   <si>
-    <t>https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2013/350/lei_576_de_2013.pdf</t>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2013/350/lei_576_de_2013.pdf</t>
   </si>
   <si>
     <t>INSTITUI NO MUNICÍPIO DE MUCURICI O BENEFÍCIO DO ALUGUEL SOCIAL E DISCIPLINA A SUA CONCESSÃO</t>
   </si>
   <si>
     <t>352</t>
   </si>
   <si>
     <t>578</t>
   </si>
   <si>
-    <t>https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2013/352/lei_578_de_2013.pdf</t>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2013/352/lei_578_de_2013.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE CRIAÇÃO DE CARGOS</t>
   </si>
   <si>
     <t>349</t>
   </si>
   <si>
     <t>575</t>
   </si>
   <si>
-    <t>https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2013/349/lei_575_de_2013.pdf</t>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2013/349/lei_575_de_2013.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE DESONERAÇÃO FISCAL RELATIVA AOS IMPOSTOS QUE MENCIONA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>348</t>
   </si>
   <si>
     <t>2012</t>
   </si>
   <si>
     <t>574</t>
   </si>
   <si>
-    <t>https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2012/348/lei_574_de_2012.pdf</t>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2012/348/lei_574_de_2012.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ALTERAÇÃO DE ANEXOS FISCAIS DA LEI DE DIRETRIZES ORÇAMENTÁRIAS PARA O EXERCÍCIO FINANCEIRO DE 2013</t>
   </si>
   <si>
     <t>347</t>
   </si>
   <si>
     <t>573</t>
   </si>
   <si>
-    <t>https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2012/347/lei_573_de_2012.pdf</t>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2012/347/lei_573_de_2012.pdf</t>
   </si>
   <si>
     <t>DENOMINA OS LOGRADOUROS PÚBLICOS DO DISTRITO DE ITABAIANA, POVOADO DE ÁGUA BOA E DO DISTRITO-SEDE DO MUNICÍPIO DE MUCURICI, ESTADO DO ESPIRITO SANTO</t>
   </si>
   <si>
     <t>346</t>
   </si>
   <si>
     <t>572</t>
   </si>
   <si>
-    <t>https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2012/346/lei_572_de_2012.pdf</t>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2012/346/lei_572_de_2012.pdf</t>
   </si>
   <si>
     <t>ESTIMA A RECEITA E FIXA DESPESA DO MUNICÍPIO DE MUCURICI PARA O EXERCÍCIO FINANCEIRO DE 2013 (LOA)</t>
   </si>
   <si>
     <t>344</t>
   </si>
   <si>
     <t>571</t>
   </si>
   <si>
-    <t>https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2012/344/lei_571_de_2012.pdf</t>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2012/344/lei_571_de_2012.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONCESSÃO DE ABONO AOS PROFISSIONAIS DO MAGISTÉRIO EM EFETIVO EXERCÍCIO DA EDUCAÇÃO BÁSICA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>345</t>
   </si>
   <si>
-    <t>https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2013/345/lei_572_de_2012.pdf</t>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2013/345/lei_572_de_2012.pdf</t>
   </si>
   <si>
     <t>343</t>
   </si>
   <si>
     <t>570</t>
   </si>
   <si>
-    <t>https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2012/343/lei_570_de_2012.pdf</t>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2012/343/lei_570_de_2012.pdf</t>
   </si>
   <si>
     <t>342</t>
   </si>
   <si>
-    <t>https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2012/342/lei_569_de_2012_-.pdf</t>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2012/342/lei_569_de_2012_-.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DOAÇÃO DE TERRENO E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>341</t>
   </si>
   <si>
-    <t>https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2012/341/lei_568_de_2012.pdf</t>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2012/341/lei_568_de_2012.pdf</t>
   </si>
   <si>
     <t>ESTABELECE SUBSÍDIO DOS VEREADORES PARA LEGISLATURA QUE SE INICIA EM 2013 E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>340</t>
   </si>
   <si>
-    <t>https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2012/340/lei_567_de_2012.pdf</t>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2012/340/lei_567_de_2012.pdf</t>
   </si>
   <si>
     <t>FIXA SUBSÍDIOS DO PREFEITO, VICE-PREFEITO E DOS SECRETÁRIOS MUNICIPAIS PARA O PERÍODO DA LEGISLATURA DE 2013 A 2016 E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>339</t>
   </si>
   <si>
-    <t>https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2012/339/lei_566_de_2012_-_dispoe_sobre_as_diretrizes_para_elaboracao_da_lei_orcamentaria_para_o_exercicio_financeiro_de_2013_e_da_outras_providencias.pdf</t>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2012/339/lei_566_de_2012_-_dispoe_sobre_as_diretrizes_para_elaboracao_da_lei_orcamentaria_para_o_exercicio_financeiro_de_2013_e_da_outras_providencias.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS DIRETRIZES PARA ELABORAÇÃO DA LEI ORÇAMENTÁRIA PARA O EXERCÍCIO FINANCEIRO DE 2013 E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>338</t>
   </si>
   <si>
-    <t>https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2012/338/lei_565_de_2012.pdf</t>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2012/338/lei_565_de_2012.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE DOAÇÃO DE TERRENO A CESAN</t>
   </si>
   <si>
     <t>337</t>
   </si>
   <si>
-    <t>https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2012/337/lei_564_de_2012.pdf</t>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2012/337/lei_564_de_2012.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE CRIAÇÃO DO MUSEU DO CONTESTADO NO MUNICÍPIO DE MUCURICI – ESTADO DO ESPÍRITO SANTO</t>
   </si>
   <si>
     <t>336</t>
   </si>
   <si>
-    <t>https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2012/336/lei_563_de_2012.pdf</t>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2012/336/lei_563_de_2012.pdf</t>
   </si>
   <si>
     <t>CRIA CARGO DE PROVIMENTO EM COMISSÃO</t>
   </si>
   <si>
     <t>335</t>
   </si>
   <si>
-    <t>https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2012/335/lei_562_de_2012.pdf</t>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2012/335/lei_562_de_2012.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AUTORIZAÇÃO PARA PERMISSÃO DE USO DE IMÓVEL E DA OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>334</t>
   </si>
   <si>
-    <t>https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2012/334/lei_561_de_2012.pdf</t>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2012/334/lei_561_de_2012.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AUTORIZAÇÃO PARA AQUISIÇÃO DE IMÓVEL</t>
   </si>
   <si>
     <t>332</t>
   </si>
   <si>
     <t>2011</t>
   </si>
   <si>
-    <t>https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2011/332/lei_559_de_2011.pdf</t>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2011/332/lei_559_de_2011.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O SISTEMA DE CONTROLE INTERNO DO MUNICÍPIO DE MUCURICI E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>331</t>
   </si>
   <si>
-    <t>https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2011/331/lei_558_de_2011.pdf</t>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2011/331/lei_558_de_2011.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ALTERAÇÃO DE ANEXOS FISCAIS DA LEI DE DIRETRIZES ORÇAMENTÁRIAS PARA O EXERCÍCIO FINANCEIRO DE 2012</t>
   </si>
   <si>
     <t>330</t>
   </si>
   <si>
-    <t>https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2011/330/lei_557_de_2011.pdf</t>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2011/330/lei_557_de_2011.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE CRIAÇÃO DE CARGOS DE MONITOR DE CRECHE</t>
   </si>
   <si>
     <t>329</t>
   </si>
   <si>
-    <t>https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2011/329/lei_556_de_2011.pdf</t>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2011/329/lei_556_de_2011.pdf</t>
   </si>
   <si>
     <t>333</t>
   </si>
   <si>
-    <t>https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2011/333/lei_560_de_2011.pdf</t>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2011/333/lei_560_de_2011.pdf</t>
   </si>
   <si>
     <t>ESTIMA A RECEITA E FIXA DESPESA DO MUNICÍPIO DE MUCURICI PARA O EXERCÍCIO FINANCEIRO DE 2012 (LOA)</t>
   </si>
   <si>
     <t>328</t>
   </si>
   <si>
-    <t>https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2011/328/lei_555_de_2011.pdf</t>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2011/328/lei_555_de_2011.pdf</t>
   </si>
   <si>
     <t>CONCEDE ABONO A TODOS OS SERVIDORES E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>327</t>
   </si>
   <si>
-    <t>https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2011/327/lei_554_de_2011.pdf</t>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2011/327/lei_554_de_2011.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS DIRETRIZES PARA ELABORAÇÃO DA LEI ORÇAMENTÁRIA PARA O EXERCÍCIO FINANCEIRO DE 2012 E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>326</t>
   </si>
   <si>
-    <t>https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2011/326/lei_553_de_2011.pdf</t>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2011/326/lei_553_de_2011.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE DOAÇÕES DE CASAS DE PROGRAMAS HABITACIONAIS DO MUNICÍPIO DE MUCURICI E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>325</t>
   </si>
   <si>
-    <t>https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2011/325/lei_552_de_2011.pdf</t>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2011/325/lei_552_de_2011.pdf</t>
   </si>
   <si>
     <t>324</t>
   </si>
   <si>
-    <t>https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2011/324/lei_551_de_2011.pdf</t>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2011/324/lei_551_de_2011.pdf</t>
   </si>
   <si>
     <t>ALTERA TABELA DE VENCIMENTO-BASE DO QUADRO DO MAGISTÉRIO (ART. 32 DA LEI N° 529 DE 2009 – ANEXO V)</t>
   </si>
   <si>
     <t>323</t>
   </si>
   <si>
-    <t>https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2011/323/lei_550_de_2011.pdf</t>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2011/323/lei_550_de_2011.pdf</t>
   </si>
   <si>
     <t>TRANSFORMA A PESSOA JURÍDICA SUPORTE DO CIM NORTE-ES E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>322</t>
   </si>
   <si>
-    <t>https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2011/322/lei_549_de_2011.pdf</t>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2011/322/lei_549_de_2011.pdf</t>
   </si>
   <si>
     <t>ALTERA DISPOSTO DA LEI N° 504 DE 2011 (ESTRUTURA ADMINISTRATIVA DO MUNICÍPIO DE MUCURICI)</t>
   </si>
   <si>
     <t>321</t>
   </si>
   <si>
-    <t>https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2011/321/lei_548_de_2011.pdf</t>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2011/321/lei_548_de_2011.pdf</t>
   </si>
   <si>
     <t>ALTERA A COMPOSIÇÃO DO CONSELHO MUNICIPAL DE ACOMPANHAMENTO E CONTROLE SOCIAL DO FUNDO DE MANUTENÇÃO E DESENVOLVIMENTO DA EDUCAÇÃO BÁSICA E DE VALORIZAÇÃO DOS PROFISSIONAIS DA EDUCAÇÃO – FUNDEB DE ACORDO O (  ART. 24, INCISO IV, ALINEA A, DA LEI FEDERAL Nº 11.494  DE 20 DE JUNHO DE 2007)</t>
   </si>
   <si>
     <t>320</t>
   </si>
   <si>
     <t>2010</t>
   </si>
   <si>
-    <t>https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2010/320/lei_547_de_2010.pdf</t>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2010/320/lei_547_de_2010.pdf</t>
   </si>
   <si>
     <t>ORÇAMENTO GERAL DO MUNICÍPIO DE MUCURICI-ES, PARA O EXERCÍCIO-FINANCEIRO DE 2011</t>
   </si>
   <si>
     <t>319</t>
   </si>
   <si>
-    <t>https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2010/319/lei_546_de_2010.pdf</t>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2010/319/lei_546_de_2010.pdf</t>
   </si>
   <si>
     <t>DISPOE SOBRE CONCESSÃO DE ABONO AOS SERVIDORES MUNICIPAIS</t>
   </si>
   <si>
     <t>318</t>
   </si>
   <si>
-    <t>https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2010/318/lei_545_de_2010.pdf</t>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2010/318/lei_545_de_2010.pdf</t>
   </si>
   <si>
     <t>317</t>
   </si>
   <si>
-    <t>https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2010/317/lei_544_de_2010.pdf</t>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2010/317/lei_544_de_2010.pdf</t>
   </si>
   <si>
     <t>TICKET-FEIRA PASSA A SER DENOMINADO “VALE +”</t>
   </si>
   <si>
     <t>316</t>
   </si>
   <si>
-    <t>https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2010/316/lei_543_de_2010.pdf</t>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2010/316/lei_543_de_2010.pdf</t>
   </si>
   <si>
     <t>CONCEDE GRATIFICAÇÃO AOS SERVIDORES ESTABILIZADOS</t>
   </si>
   <si>
     <t>315</t>
   </si>
   <si>
-    <t>https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2010/315/lei_542_de_2010.pdf</t>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2010/315/lei_542_de_2010.pdf</t>
   </si>
   <si>
     <t>CÓDIGO SANITÁRIO DO MUNICÍPIO DE MUCURICI</t>
   </si>
   <si>
     <t>314</t>
   </si>
   <si>
-    <t>https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2010/314/lei_541_de_2010.pdf</t>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2010/314/lei_541_de_2010.pdf</t>
   </si>
   <si>
     <t>MODIFICA TABELA DO IMPOSTO SOBRE SERVIÇOS DE QUALQUER NATUREZA (ISS)</t>
   </si>
   <si>
     <t>312</t>
   </si>
   <si>
-    <t>https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2010/312/lei_539_de_2010.pdf</t>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2010/312/lei_539_de_2010.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA TRANSFORMAÇÃO DA ÁREA RURAL EM URBANA</t>
   </si>
   <si>
     <t>313</t>
   </si>
   <si>
-    <t>https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2010/313/lei_540_de_2010_-.pdf</t>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2010/313/lei_540_de_2010_-.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA TRANSFORMAÇÃO DA ÁREA RURAL EM URBANA DE INTERESSE SOCIAL</t>
   </si>
   <si>
     <t>311</t>
   </si>
   <si>
-    <t>https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2010/311/lei_538_de_2010.pdf</t>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2010/311/lei_538_de_2010.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS DIRETRIZES PARA ELABORAÇÃO DA LEI ORÇAMENTÁRIA PARA O EXERCÍCIO FINANCEIRO DE 2011 E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>310</t>
   </si>
   <si>
-    <t>https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2010/310/lei_537_de_2010.pdf</t>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2010/310/lei_537_de_2010.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE CONCESSÃO DE ABONO AOS PROFISSIONAIS DO MAGISTÉRIO EM EFETIVO EXERCÍCIO DO ENSINO DA EDUCAÇÃO BÁSICA PUBLICA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>309</t>
   </si>
   <si>
-    <t>https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2010/309/lei_536_de_2010_-_dispoe_sobre_abertura_de_credito_especial.pdf</t>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2010/309/lei_536_de_2010_-_dispoe_sobre_abertura_de_credito_especial.pdf</t>
   </si>
   <si>
     <t>308</t>
   </si>
   <si>
-    <t>https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2010/308/lei_535_de_2010.pdf</t>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2010/308/lei_535_de_2010.pdf</t>
   </si>
   <si>
     <t>307</t>
   </si>
   <si>
-    <t>https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2010/307/lei_534_de_2010.pdf</t>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2010/307/lei_534_de_2010.pdf</t>
   </si>
   <si>
     <t>DISCIPLINA O PAGAMENTO DE PROCEDIMENTOS CLÍNICOS E PLANTÕES MÉDICOS NA UNIDADE MISTA DE INTERNAÇÃO DE MUCURICI-UMIM</t>
   </si>
   <si>
     <t>306</t>
   </si>
   <si>
-    <t>https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2010/306/lei_533_de_2010_-_disciplina_eleicao_de_escolha_dos_membros_do_conselho_tutelar.pdf</t>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2010/306/lei_533_de_2010_-_disciplina_eleicao_de_escolha_dos_membros_do_conselho_tutelar.pdf</t>
   </si>
   <si>
     <t>DISCIPLINA ELEIÇÃO DE ESCOLHA DOS MEMBROS DO CONSELHO TUTELAR</t>
   </si>
   <si>
     <t>305</t>
   </si>
   <si>
-    <t>https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2010/305/lei_532_de_2010.pdf</t>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2010/305/lei_532_de_2010.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DA UMIM – UNIDADE MISTA DE INTERNAÇÃO DE MUCURICI-ES</t>
   </si>
   <si>
     <t>303</t>
   </si>
   <si>
-    <t>https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2010/303/lei_530_de_2010.pdf</t>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2010/303/lei_530_de_2010.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A DESENVOLVER AÇÕES PARA IMPLEMENTAR O PROGRAMA MINHA CASA, MINHA VIDA -PMCMV – ESTABELECIDO PELA LEI FEDERAL N° 11.977 DE 2009</t>
   </si>
   <si>
     <t>304</t>
   </si>
   <si>
-    <t>https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2010/304/lei_531_de_2010.pdf</t>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2010/304/lei_531_de_2010.pdf</t>
   </si>
   <si>
     <t>302</t>
   </si>
   <si>
     <t>2009</t>
   </si>
   <si>
-    <t>https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2009/302/lei_529_de_2009.pdf</t>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2009/302/lei_529_de_2009.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O PLANO DE CARREIRA E VENCIMENTOS DOS PROFISSIONAIS DO MAGISTÉRIO PÚBLICO DO MUNICÍPIO DE MUCURICI-ES</t>
   </si>
   <si>
     <t>299</t>
   </si>
   <si>
-    <t>https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2009/299/lei_526_de_2009.pdf</t>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2009/299/lei_526_de_2009.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ALTERAÇÃO DA LEI MUNICIPAL N° 510 DE 2009</t>
   </si>
   <si>
     <t>297</t>
   </si>
   <si>
-    <t>https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2009/297/lei_524_de_2009.pdf</t>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2009/297/lei_524_de_2009.pdf</t>
   </si>
   <si>
     <t>ALTERA ALÍQUOTA DO IMPOSTO SOBRE TRANSMISSÃO DE BENS IMÓVEIS - ITBI</t>
   </si>
   <si>
     <t>296</t>
   </si>
   <si>
-    <t>https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2009/296/lei_523_de_2009.pdf</t>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2009/296/lei_523_de_2009.pdf</t>
   </si>
   <si>
     <t>ALTERA TABELA DE VENCIMENTOS DO PLANO DE CARGOS E SALÁRIOS CONSTANTES DAS LEIS MUNICIPAIS N° 360 DE 2009 E 492 DE 2009, E DA OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>301</t>
   </si>
   <si>
-    <t>https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2009/301/lei_528_de_2009.pdf</t>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2009/301/lei_528_de_2009.pdf</t>
   </si>
   <si>
     <t>300</t>
   </si>
   <si>
-    <t>https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2009/300/lei_527_de_2009.pdf</t>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2009/300/lei_527_de_2009.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE CONTRATAÇÃO DE ESTAGIÁRIOS NOS TERMOS DA LEI FEDERAL N° 11.788 DE 2008</t>
   </si>
   <si>
     <t>295</t>
   </si>
   <si>
-    <t>https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2009/295/lei_522_de_2009.pdf</t>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2009/295/lei_522_de_2009.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE CONCESSÃO DE ABONO AOS PROFISSIONAIS DO MAGISTÉRIO EM EFETIVO EXERCÍCIO DO ENSINO DA EDUCAÇÃO BÁSICA PÚBLICA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>294</t>
   </si>
   <si>
-    <t>https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2009/294/lei_521_de_2009.pdf</t>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2009/294/lei_521_de_2009.pdf</t>
   </si>
   <si>
     <t>ALTERA SUBSÍDIOS DOS SECRETÁRIOS MUNICIPAIS</t>
   </si>
   <si>
     <t>293</t>
   </si>
   <si>
-    <t>https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2009/293/lei_520_de_2009.pdf</t>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2009/293/lei_520_de_2009.pdf</t>
   </si>
   <si>
     <t>ESTIMA A RECEITA E FIXA DESPESAS DO MUNICÍPIO DE MUCURICI PARA O EXERCÍCIO FINANCEIRO DE 2010</t>
   </si>
   <si>
     <t>292</t>
   </si>
   <si>
-    <t>https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2009/292/lei_519_de_2009.pdf</t>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2009/292/lei_519_de_2009.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O PLANO PLURIANUAL PARA OS EXERCÍCIOS DE 2010 A 2013</t>
   </si>
   <si>
     <t>291</t>
   </si>
   <si>
-    <t>https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2009/291/lei_518_de_2009.pdf</t>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2009/291/lei_518_de_2009.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A DOAR MUDAS DE CAFÉ E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>290</t>
   </si>
   <si>
-    <t>https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2009/290/lei_517_de_2009.pdf</t>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2009/290/lei_517_de_2009.pdf</t>
   </si>
   <si>
     <t>DISCIPLINA A PARTICIPAÇÃO DO MUNICÍPIO DE MUCURICI NO CONSORCIO PÚBLICO DA REGIÃO NORTE -CIM NORTE E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>289</t>
   </si>
   <si>
-    <t>https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2009/289/lei_516_de_2009.pdf</t>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2009/289/lei_516_de_2009.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ALTERAÇÃO DA LEI N° 283 DE 1995, EM RELAÇÃO AO CONSELHO MUNICIPAL DE EDUCAÇÃO</t>
   </si>
   <si>
     <t>288</t>
   </si>
   <si>
-    <t>https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2009/288/lei_515_de_2009.pdf</t>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2009/288/lei_515_de_2009.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AUTORIZAÇÃO PARA ALIENAÇÃO DE BEM IMÓVEL</t>
   </si>
   <si>
     <t>287</t>
   </si>
   <si>
-    <t>https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2009/287/lei_514_de_2009.pdf</t>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2009/287/lei_514_de_2009.pdf</t>
   </si>
   <si>
     <t>ALTERA ARTIGO DA LEI N° 502 DE 02 DE JUNHO DE 2009</t>
   </si>
   <si>
     <t>286</t>
   </si>
   <si>
-    <t>https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2009/286/lei_513_de_2009.pdf</t>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2009/286/lei_513_de_2009.pdf</t>
   </si>
   <si>
     <t>CRIA O FUNDO MUNICIPAL DO MEIO AMBIENTE E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>283</t>
   </si>
   <si>
-    <t>https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2009/283/lei_510_de_2009_-_fica_instituida_gratificacao_para_cargos_de_provimento_efetivo.pdf</t>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2009/283/lei_510_de_2009_-_fica_instituida_gratificacao_para_cargos_de_provimento_efetivo.pdf</t>
   </si>
   <si>
     <t>FICA INSTITUÍDA GRATIFICAÇÃO PARA CARGOS DE PROVIMENTO EFETIVO</t>
   </si>
   <si>
     <t>285</t>
   </si>
   <si>
-    <t>https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2009/285/lei_512_de_2009.pdf</t>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2009/285/lei_512_de_2009.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A INSERÇÃO DO MUNICÍPIO DE MUCURICI, ESTADO DO ESPÍRITO SANTO, NO CONSÓRCIO PÚBLICO DA REGIÃO NORTE DO ESPIRITO SANTO – CIM NORTE-ES</t>
   </si>
   <si>
     <t>284</t>
   </si>
   <si>
-    <t>https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2009/284/lei_511_de_2009.pdf</t>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2009/284/lei_511_de_2009.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE CRIAÇÃO DE CARGO DE PROVIMENTO EM COMISSÃO</t>
   </si>
   <si>
     <t>282</t>
   </si>
   <si>
-    <t>https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2009/282/lei_509_de_2009.pdf</t>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2009/282/lei_509_de_2009.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AUTORIZAÇÃO PARA AQUISIÇÃO DE IMÓVEL E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>279</t>
   </si>
   <si>
-    <t>https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2009/279/lei_506_de_2009.pdf</t>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2009/279/lei_506_de_2009.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A CONTRIBUIR MENSALMENTE COM A AMUNES – ASSOCIAÇÃO OFICIAL DOS MUNICÍPIOS DO ESTADO DO ESPÍRITO SANTO</t>
   </si>
   <si>
     <t>281</t>
   </si>
   <si>
     <t>508</t>
   </si>
   <si>
-    <t>https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2009/281/lei_508_de_2009.pdf</t>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2009/281/lei_508_de_2009.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O PARCELAMENTO DO SOLO PARA FINS URBANOS NO MUNICÍPIO DE MUCURICI E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>280</t>
   </si>
   <si>
-    <t>https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2009/280/lei_507_de_2009.pdf</t>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2009/280/lei_507_de_2009.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O PERÍMETRO URBANO DO MUNICÍPIO DE MUCURICI, ESTADO DO ESPIRITO SANTO</t>
   </si>
   <si>
     <t>278</t>
   </si>
   <si>
-    <t>https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2009/278/lei_505_de_2009.pdf</t>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2009/278/lei_505_de_2009.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS DIRETRIZES PARA A ELABORAÇÃO DA LEI ORÇAMENTARIA PARA O EXERCÍCIO DE 2010, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>277</t>
   </si>
   <si>
-    <t>https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2009/277/lei_504_de_2009.pdf</t>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2009/277/lei_504_de_2009.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ESTRUTURA ADMINISTRATIVA DO MUNICÍPIO DE MUCURICI, ESTADO DO ESPÍRITO SANTO</t>
   </si>
   <si>
     <t>276</t>
   </si>
   <si>
-    <t>https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2009/276/lei_503_de_2009.pdf</t>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2009/276/lei_503_de_2009.pdf</t>
   </si>
   <si>
     <t>DÁ NOME A RODOVIA MUCURICI A ITABAIANA</t>
   </si>
   <si>
     <t>275</t>
   </si>
   <si>
-    <t>https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2009/275/lei_502_de_2009.pdf</t>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2009/275/lei_502_de_2009.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE DOAÇÃO DE TERRENO E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>274</t>
   </si>
   <si>
-    <t>https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2009/274/lei_501_de_2009.pdf</t>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2009/274/lei_501_de_2009.pdf</t>
   </si>
   <si>
     <t>273</t>
   </si>
   <si>
-    <t>https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2009/273/lei_500_de_2009.pdf</t>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2009/273/lei_500_de_2009.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A FIXAR O PERCENTUAL SOBRE O FUNDO DE PARTICIPAÇÃO DOS MUNICÍPIOS (FPM), COMO COTA DE CONTRIBUIÇÃO MENSAL A ASSOCIAÇÃO DOS MUNICÍPIOS PARA O DESENVOLVIMENTO REGIONAL SUS</t>
   </si>
   <si>
     <t>272</t>
   </si>
   <si>
-    <t>https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2009/272/lei_499_de_2009.pdf</t>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2009/272/lei_499_de_2009.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE FIXAÇÃO DE FÉRIAS E 13° (SALÁRIO) PARA OS SECRETÁRIOS MUNICIPAIS</t>
   </si>
   <si>
     <t>271</t>
   </si>
   <si>
-    <t>https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2009/271/lei_498_de_2009.pdf</t>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2009/271/lei_498_de_2009.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AUTORIZAÇÃO PARA AQUISIÇÃO DE TERRENO</t>
   </si>
   <si>
     <t>270</t>
   </si>
   <si>
-    <t>https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2009/270/lei_497_de_2009.pdf</t>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2009/270/lei_497_de_2009.pdf</t>
   </si>
   <si>
     <t>MODIFICA PERCENTUAL DE PARTICIPAÇÃO NO CONSÓRCIO INTERMUNICIPAL E INTERESTADUAL DE SAÚDE</t>
   </si>
   <si>
     <t>269</t>
   </si>
   <si>
-    <t>https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2009/269/lei_496_de_2009.pdf</t>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2009/269/lei_496_de_2009.pdf</t>
   </si>
   <si>
     <t>268</t>
   </si>
   <si>
     <t>495</t>
   </si>
   <si>
-    <t>https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2009/268/lei_495_de_2009.pdf</t>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2009/268/lei_495_de_2009.pdf</t>
   </si>
   <si>
     <t>REAJUSTA VENCIMENTOS DOS PROFESSORES MAPA I E MAPA II E DÁ OUTRAS PROVIDENCIAS</t>
   </si>
   <si>
     <t>267</t>
   </si>
   <si>
     <t>494</t>
   </si>
   <si>
-    <t>https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2009/267/lei_494_de_2009.pdf</t>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2009/267/lei_494_de_2009.pdf</t>
   </si>
   <si>
     <t>266</t>
   </si>
   <si>
-    <t>https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2009/266/lei_493_de_2009.pdf</t>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2009/266/lei_493_de_2009.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DOAÇÃO DE UM TERRENO PARA A SECRETARIA DE ESTADO DA SEGURANÇA PÚBLICA-ES POLÍCIA CIVIL</t>
   </si>
   <si>
     <t>298</t>
   </si>
   <si>
-    <t>https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2009/298/lei_525_de_2009.pdf</t>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2009/298/lei_525_de_2009.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE CONCESSÃO DE ABONO AOS SERVIDORES MUNICIPAIS</t>
   </si>
   <si>
     <t>265</t>
   </si>
   <si>
-    <t>https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2009/265/lei_492_de_2009.pdf</t>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2009/265/lei_492_de_2009.pdf</t>
   </si>
   <si>
     <t>264</t>
   </si>
   <si>
-    <t>https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2009/264/lei_491_de_2009.pdf</t>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2009/264/lei_491_de_2009.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE CRIAÇÃO DE CARGOS DE PROVIMENTO EM COMISSÃO</t>
   </si>
   <si>
     <t>263</t>
   </si>
   <si>
-    <t>https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2009/263/lei_490_de_2009.pdf</t>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2009/263/lei_490_de_2009.pdf</t>
   </si>
   <si>
     <t>262</t>
   </si>
   <si>
-    <t>https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2009/262/lei_489_de_2009.pdf</t>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2009/262/lei_489_de_2009.pdf</t>
   </si>
   <si>
     <t>261</t>
   </si>
   <si>
-    <t>https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2009/261/lei_488_de_2009.pdf</t>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2009/261/lei_488_de_2009.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A INSTITUIÇÃO DE TICKET-FEIRA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>260</t>
   </si>
   <si>
     <t>2008</t>
   </si>
   <si>
-    <t>https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2008/260/lei_487_de_2008.pdf</t>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2008/260/lei_487_de_2008.pdf</t>
   </si>
   <si>
     <t>ORÇAMENTO DO MUNICÍPIO DE MUCURICI-ES PARA O EXERCÍCIO DE 2009</t>
   </si>
   <si>
     <t>259</t>
   </si>
   <si>
-    <t>https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2008/259/lei_486_de_2008.pdf</t>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2008/259/lei_486_de_2008.pdf</t>
   </si>
   <si>
     <t>258</t>
   </si>
   <si>
-    <t>https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2008/258/lei_485_de_2008.pdf</t>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2008/258/lei_485_de_2008.pdf</t>
   </si>
   <si>
     <t>257</t>
   </si>
   <si>
-    <t>https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2008/257/lei_484_de_2008.pdf</t>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2008/257/lei_484_de_2008.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITOS ESPECIAIS</t>
   </si>
   <si>
     <t>256</t>
   </si>
   <si>
-    <t>https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2008/256/lei_483_de_2008.pdf</t>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2008/256/lei_483_de_2008.pdf</t>
   </si>
   <si>
     <t>255</t>
   </si>
   <si>
-    <t>https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2008/255/lei_482_de_2008.pdf</t>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2008/255/lei_482_de_2008.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O REGIME DE ADIANTAMENTO</t>
   </si>
   <si>
     <t>254</t>
   </si>
   <si>
-    <t>https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2008/254/lei_481_de_2008.pdf</t>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2008/254/lei_481_de_2008.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE FIXAÇÃO DE SUBSÍDIOS</t>
   </si>
   <si>
     <t>253</t>
   </si>
   <si>
-    <t>https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2008/253/lei_480_de_2008.pdf</t>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2008/253/lei_480_de_2008.pdf</t>
   </si>
   <si>
     <t>ESTABELECE SUBSÍDIOS DOS VEREADORES PARA A LEGISLATURA QUE SE INICIA EM 2009 E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>252</t>
   </si>
   <si>
-    <t>https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2008/252/lei_479_de_2008.pdf</t>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2008/252/lei_479_de_2008.pdf</t>
   </si>
   <si>
     <t>DÁ O NOME DE RUA RICARDO SILVA PIRES A NOVA RUA, SITUADA NO BAIRRO NOVO NO DISTRITO DE ITABAIANA – MUCURICI-ES, ONDE FOI CONSTRUÍDA AS CASAS POPULARES DO PROGRAMA HABITACIONAL</t>
   </si>
   <si>
     <t>251</t>
   </si>
   <si>
-    <t>https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2008/251/lei_478_de_2008.pdf</t>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2008/251/lei_478_de_2008.pdf</t>
   </si>
   <si>
     <t>CRIA O CONSELHO MUNICIPAL DE INTERESSE SOCIAL – COMHABIS</t>
   </si>
   <si>
     <t>250</t>
   </si>
   <si>
-    <t>https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2008/250/lei_477_de_2008.pdf</t>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2008/250/lei_477_de_2008.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS DIRETRIZES PARA A ELABORAÇÃO DA LEI ORÇAMENTARIA PARA O EXERCÍCIO DE 2009, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>249</t>
   </si>
   <si>
-    <t>https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2008/249/lei_476_de_2008.pdf</t>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2008/249/lei_476_de_2008.pdf</t>
   </si>
   <si>
     <t>CRIA O FUNDO MUNICIPAL DE HABITAÇÃO DE INTERESSE SOCIAL</t>
   </si>
   <si>
     <t>248</t>
   </si>
   <si>
-    <t>https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2008/248/lei_475_de_2008.pdf</t>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2008/248/lei_475_de_2008.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE RATIFICAÇÃO DO PROTOCOLO DE INTENÇÕES, A CRIAÇÃO DA ASSOCIAÇÃO PÚBLICA DENOMINADA CONSÓRCIO PÚBLICO PARA TRATAMENTO E DESTINAÇÃO FINAL DE RESÍDUOS SÓLIDOS DA REGIÃO NORTE - CONORTE</t>
   </si>
   <si>
     <t>247</t>
   </si>
   <si>
-    <t>https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2008/247/lei_474_de_2008.pdf</t>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2008/247/lei_474_de_2008.pdf</t>
   </si>
   <si>
     <t>246</t>
   </si>
   <si>
-    <t>https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2008/246/lei_473_de_2008.pdf</t>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2008/246/lei_473_de_2008.pdf</t>
   </si>
   <si>
     <t>ORÇAMENTO DO MUNICÍPIO DE MUCURICI-ES PARA O EXERCÍCIO DE 2008</t>
   </si>
   <si>
     <t>245</t>
   </si>
   <si>
-    <t>https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2008/245/lei_472_de_2008.pdf</t>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2008/245/lei_472_de_2008.pdf</t>
   </si>
   <si>
     <t>243</t>
   </si>
   <si>
     <t>2007</t>
   </si>
   <si>
-    <t>https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2007/243/lei_470_de_2007.pdf</t>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2007/243/lei_470_de_2007.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A INSERÇÃO DO MUNICÍPIO DE MUCURICI-ES, NO CONSÓRCIO INTERMUNICIPAL DE DESENVOLVIMENTO SUSTENTÁVEL DO EXTREMO NORTE CAPIXABA (PRODNORTE), E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>244</t>
   </si>
   <si>
-    <t>https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2007/244/lei_471_de_2007.pdf</t>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2007/244/lei_471_de_2007.pdf</t>
   </si>
   <si>
     <t>AUTORIZA CONCESSÃO DE ABONO AOS SERVIDORES DA PREFEITURA MUNICIPAL DE MUCURICI-ES</t>
   </si>
   <si>
     <t>242</t>
   </si>
   <si>
-    <t>https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2007/242/lei_469_de_2007.pdf</t>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2007/242/lei_469_de_2007.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE CRIAÇÃO DO CONSELHO MUNICIPAL DE TURISMO – CONTUR</t>
   </si>
   <si>
     <t>241</t>
   </si>
   <si>
-    <t>https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2007/241/lei_468_de_2007.pdf</t>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2007/241/lei_468_de_2007.pdf</t>
   </si>
   <si>
     <t>239</t>
   </si>
   <si>
-    <t>https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2007/239/lei_466_de_2007.pdf</t>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2007/239/lei_466_de_2007.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DO DIA DO EVANGÉLICO MUCURICIENSE E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>240</t>
   </si>
   <si>
-    <t>https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2007/240/lei_467_de_2007.pdf</t>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2007/240/lei_467_de_2007.pdf</t>
   </si>
   <si>
     <t>MODIFICA A REDAÇÃO DO PROJETO DE LEI N° 013 DE 2007 E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>237</t>
   </si>
   <si>
-    <t>https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2007/237/lei_464_de_2007.pdf</t>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2007/237/lei_464_de_2007.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A ADQUIRIR IMÓVEL URBANO</t>
   </si>
   <si>
     <t>236</t>
   </si>
   <si>
-    <t>https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2007/236/lei_463_de_2007.pdf</t>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2007/236/lei_463_de_2007.pdf</t>
   </si>
   <si>
     <t>230</t>
   </si>
   <si>
-    <t>https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2007/230/lei_457_de_2007.pdf</t>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2007/230/lei_457_de_2007.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONCESSÃO DE ABONO AOS SERVIDORES MUNICIPAIS</t>
   </si>
   <si>
     <t>238</t>
   </si>
   <si>
-    <t>https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2007/238/lei_465_de_2007.pdf</t>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2007/238/lei_465_de_2007.pdf</t>
   </si>
   <si>
     <t>CRIA O CONSELHO MUNICIPAL DOS DIREITOS DO IDOSO DO MUNICÍPIO DE MUCURICI-ES</t>
   </si>
   <si>
     <t>235</t>
   </si>
   <si>
-    <t>https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2007/235/lei_462_de_2007.pdf</t>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2007/235/lei_462_de_2007.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE DIRETRIZES PARA ELABORAÇÃO DA LEI ORÇAMENTARIA PARA O EXERCÍCIO DE 2008, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>228</t>
   </si>
   <si>
-    <t>https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2007/228/lei_455_de_2007.pdf</t>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2007/228/lei_455_de_2007.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE FIXAÇÃO DE REMUNERAÇÃO DO CARGO DE ASSESSOR JURÍDICO</t>
   </si>
   <si>
     <t>234</t>
   </si>
   <si>
-    <t>https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2007/234/lei_461_de_2007.pdf</t>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2007/234/lei_461_de_2007.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE CONCESSÃO DE QUOTA DE COMBUSTÍVEL AOS VEREADORES DA CÂMARA MUNICIPAL DE MUCURICI-ES</t>
   </si>
   <si>
     <t>233</t>
   </si>
   <si>
-    <t>https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2007/233/lei_460_de_2007.pdf</t>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2007/233/lei_460_de_2007.pdf</t>
   </si>
   <si>
     <t>FIXA O VALOR DAS DIÁRIAS NO ÂMBITO DA CÂMARA MUNICIPAL DE MUCURICI-ES, PARA VEREADORES EM MISSÃO OFICIAL E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>232</t>
   </si>
   <si>
-    <t>https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2007/232/lei_459_de_2007.pdf</t>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2007/232/lei_459_de_2007.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO EFETUAR AS ADAPTAÇÕES NO ORÇAMENTO DE 2007 (LEI N° 451 DE 2006) EM RELAÇÃO AO FUNDEB</t>
   </si>
   <si>
     <t>231</t>
   </si>
   <si>
-    <t>https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2007/231/lei_458_de_2007.pdf</t>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2007/231/lei_458_de_2007.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AUTORIZAÇÃO PARA ABERTURA DE CRÉDITOS SUPLEMENTARES</t>
   </si>
   <si>
     <t>229</t>
   </si>
   <si>
-    <t>https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2007/229/lei_456_de_2007_-_dispoe_sobre_concessao_de_subvencao_social.pdf</t>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2007/229/lei_456_de_2007_-_dispoe_sobre_concessao_de_subvencao_social.pdf</t>
   </si>
   <si>
     <t>227</t>
   </si>
   <si>
-    <t>https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2007/227/lei_454_de_2007.pdf</t>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2007/227/lei_454_de_2007.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DO CONSELHO MUNICIPAL DE ACOMPANHAMENTO E CONTROLE SOCIAL DO FUNDO DE MANUTENÇÃO E DESENVOLVIMENTO DA EDUCAÇÃO BÁSICA E DE VALORIZAÇÃO DOS PROFISSIONAIS DA EDUCAÇÃO – FUNDEB</t>
   </si>
   <si>
     <t>226</t>
   </si>
   <si>
     <t>453</t>
   </si>
   <si>
-    <t>https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2007/226/lei_453_de_2007.pdf</t>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2007/226/lei_453_de_2007.pdf</t>
   </si>
   <si>
     <t>AUTORIZA OUTORGA DE ESCRITURA PÚBLICA PARA REGULARIZAÇÃO DE TERRENOS</t>
   </si>
   <si>
     <t>225</t>
   </si>
   <si>
     <t>2006</t>
   </si>
   <si>
     <t>452</t>
   </si>
   <si>
-    <t>https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2006/225/lei_452_de_2006.pdf</t>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2006/225/lei_452_de_2006.pdf</t>
   </si>
   <si>
     <t>224</t>
   </si>
   <si>
     <t>451</t>
   </si>
   <si>
-    <t>https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2006/224/lei_451_de_2006.pdf</t>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2006/224/lei_451_de_2006.pdf</t>
   </si>
   <si>
     <t>ORÇAMENTO DO MUNICÍPIO DE MUCURICI-ES, PARA O EXERCÍCIO DE 2017</t>
   </si>
   <si>
     <t>223</t>
   </si>
   <si>
     <t>450</t>
   </si>
   <si>
-    <t>https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2006/223/lei_450_de_2006.pdf</t>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2006/223/lei_450_de_2006.pdf</t>
   </si>
   <si>
     <t>CRIA A SECRETARIA MUNICIPAL DE AGRICULTURA, PESCA, TURISMO E MEIO AMBIENTE</t>
   </si>
   <si>
     <t>222</t>
   </si>
   <si>
     <t>449</t>
   </si>
   <si>
-    <t>https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2006/222/lei_449_de_2006.pdf</t>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2006/222/lei_449_de_2006.pdf</t>
   </si>
   <si>
     <t>CRIA A SECRETARIA MUNICIPAL DE ASSISTÊNCIA SOCIAL E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>221</t>
   </si>
   <si>
     <t>448</t>
   </si>
   <si>
-    <t>https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2006/221/lei_448_de_2006_-_dispoe_sobre_concessao_de_abono_aos_profissionais_do_magisterio_em_efetivo_exercicio_do_ensino_fundamental_e_educacao_infantil_e_da_outras_providencias.pdf</t>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2006/221/lei_448_de_2006_-_dispoe_sobre_concessao_de_abono_aos_profissionais_do_magisterio_em_efetivo_exercicio_do_ensino_fundamental_e_educacao_infantil_e_da_outras_providencias.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE CONCESSÃO DE ABONO AOS PROFISSIONAIS DO MAGISTÉRIO EM EFETIVO EXERCÍCIO DO ENSINO FUNDAMENTAL E EDUCAÇÃO INFANTIL E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>220</t>
   </si>
   <si>
     <t>447</t>
   </si>
   <si>
-    <t>https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2006/220/lei_447_de_2006.pdf</t>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2006/220/lei_447_de_2006.pdf</t>
   </si>
   <si>
     <t>CONCEDE GRATIFICAÇÃO DE NATAL AOS SERVIDORES DA CÂMARA MUNICIPAL</t>
   </si>
   <si>
     <t>219</t>
   </si>
   <si>
     <t>446</t>
   </si>
   <si>
-    <t>https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2006/219/lei_446_de_2006.pdf</t>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2006/219/lei_446_de_2006.pdf</t>
   </si>
   <si>
     <t>218</t>
   </si>
   <si>
     <t>445</t>
   </si>
   <si>
-    <t>https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2006/218/lei_445_de_2006.pdf</t>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2006/218/lei_445_de_2006.pdf</t>
   </si>
   <si>
     <t>ALTERA PERCENTUAL FIXADO NA LETRA “B”, DO ART. 4°, DA LEI N° 433 DE 2005</t>
   </si>
   <si>
     <t>217</t>
   </si>
   <si>
     <t>444</t>
   </si>
   <si>
-    <t>https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2006/217/lei_444_de_2006.pdf</t>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2006/217/lei_444_de_2006.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE DÍVIDA FUNDADA DO MUNICÍPIO DE MUCURICI E A CÂMARA DE MUNICIPAL COM INSS-INSTITUTO NACIONAL DO SEGURO SOCIAL</t>
   </si>
   <si>
     <t>216</t>
   </si>
   <si>
-    <t>https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2006/216/lei_443_de_2006.pdf</t>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2006/216/lei_443_de_2006.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS DIRETRIZES PARA A ELABORAÇÃO DA LEI ORÇAMENTÁRIA PARA O EXERCÍCIO DE 2007, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>215</t>
   </si>
   <si>
-    <t>https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2006/215/lei_442_de_2006.pdf</t>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2006/215/lei_442_de_2006.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE CONCESSÃO DE USO DE BEM PÚBLICO</t>
   </si>
   <si>
     <t>214</t>
   </si>
   <si>
-    <t>https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2006/214/lei_441_de_2006.pdf</t>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2006/214/lei_441_de_2006.pdf</t>
   </si>
   <si>
     <t>213</t>
   </si>
   <si>
-    <t>https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2006/213/lei_440_de_2006.pdf</t>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2006/213/lei_440_de_2006.pdf</t>
   </si>
   <si>
     <t>212</t>
   </si>
   <si>
-    <t>https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2006/212/lei_439_de_2006.pdf</t>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2006/212/lei_439_de_2006.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE DOAÇÃO DE TERRENO PARA A UNIÃO FEDERAL</t>
   </si>
   <si>
     <t>211</t>
   </si>
   <si>
-    <t>https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2006/211/lei_438_de_2006.pdf</t>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2006/211/lei_438_de_2006.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE CRIAÇÃO DE CARGO EM COMISSÃO</t>
   </si>
   <si>
     <t>210</t>
   </si>
   <si>
-    <t>https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2006/210/lei_437_de_2006.pdf</t>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2006/210/lei_437_de_2006.pdf</t>
   </si>
   <si>
     <t>209</t>
   </si>
   <si>
-    <t>https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2006/209/lei_436_de_2006.pdf</t>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2006/209/lei_436_de_2006.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A DESENVOLVER AÇÕES PARA IMPLEMENTAR O PROGRAMA CARTA DE CRÉDITO FGTS, CRIADO PELA RESOLUÇÃO N° 298 DE 1998 DO CONSELHO CURADOR DO FGTS E ALTERADO PELA RESOLUÇÃO</t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
     <t>2005</t>
   </si>
   <si>
-    <t>https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2005/208/lei_435_de_2005.pdf</t>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2005/208/lei_435_de_2005.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE PLANO PLURIANUAL PARA O PERÍODO DE 2006 A 2009</t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
-    <t>https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2005/207/lei_434_de_2005.pdf</t>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2005/207/lei_434_de_2005.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DE CARGO</t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
-    <t>https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2005/206/lei_433_de_2005.pdf</t>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2005/206/lei_433_de_2005.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O ORÇAMENTO-PROGRAMA PARA O EXERCÍCIO DE 2006</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
-    <t>https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2005/205/lei_432_de_2005.pdf</t>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2005/205/lei_432_de_2005.pdf</t>
   </si>
   <si>
     <t>ALTERA PERCENTUAL FIXADO NA LETRA “B”, DO ART. 4°, DA LEI N° 418 DE 2005</t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
-    <t>https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2005/204/lei_431_de_2005.pdf</t>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2005/204/lei_431_de_2005.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE CONCESSÃO DE ABONO AOS PROFESSORES EM EFETIVO EXERCÍCIO DO ENSINO INFANTIL</t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
-    <t>https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2005/203/lei_430_de_2005.pdf</t>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2005/203/lei_430_de_2005.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE CONCESSÃO DE ABONO AOS PROFISSIONAIS DO MAGISTÉRIO EM EFETIVO EXERCÍCIO DO ENSINO FUNDAMENTAL</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
-    <t>https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2005/202/lei_428_de_2005.pdf</t>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2005/202/lei_428_de_2005.pdf</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
-    <t>https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2005/201/lei_428_de_2005.pdf</t>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2005/201/lei_428_de_2005.pdf</t>
   </si>
   <si>
     <t>TRANSFERE PARA O ZONEAMENTO URBANO ÁREA RURAL</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
-    <t>https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2005/200/lei_427_de_2005.pdf</t>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2005/200/lei_427_de_2005.pdf</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
-    <t>https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2005/199/lei_426_de_2005.pdf</t>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2005/199/lei_426_de_2005.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE GRATIFICAÇÃO ESPECIAL A SERVIDORES MUNICIPAIS</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
-    <t>https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2005/198/lei_425_de_2005.pdf</t>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2005/198/lei_425_de_2005.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AUTORIZAÇÃO PARA PARCELAMENTO DE DÉBITO COM A ESCELSA</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
-    <t>https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2005/197/lei_424_de_2005.pdf</t>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2005/197/lei_424_de_2005.pdf</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
-    <t>https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2005/196/lei_423_de_2005.pdf</t>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2005/196/lei_423_de_2005.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO ADQUIRIR IMÓVEL PARA URBANIZAÇÃO</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
-    <t>https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2005/195/lei_422_de_2005.pdf</t>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2005/195/lei_422_de_2005.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS DIRETRIZES ORÇAMENTÁRIAS PARA ELABORAÇÃO DO ORÇAMENTO-PROGRAMA DO EXERCÍCIO DE 2006 E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
-    <t>https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2005/194/lei_421_de_2005.pdf</t>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2005/194/lei_421_de_2005.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AUMENTO DE VENCIMENTOS DOS SERVIDORES DA CÂMARA MUNICIPAL D DE MUCURICI</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
-    <t>https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2005/193/lei_420_de_2005.pdf</t>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2005/193/lei_420_de_2005.pdf</t>
   </si>
   <si>
     <t>INCORPORA GRATIFICAÇÃO AO VENCIMENTO DE SERVIDOR MUNICIPAL</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
-    <t>https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2005/192/lei_419_de_2005.pdf</t>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2005/192/lei_419_de_2005.pdf</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
     <t>2004</t>
   </si>
   <si>
-    <t>https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2004/191/lei_418_de_2004.pdf</t>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2004/191/lei_418_de_2004.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O ORÇAMENTO DO MUNICÍPIO DE MUCURICI-ES PARA O EXERCÍCIO DE 2005</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
-    <t>https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2004/190/lei_417_de_2004.pdf</t>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2004/190/lei_417_de_2004.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O MUNICÍPIO DE MUCURICI, REPRESENTADO PELO PREFEITO MUNICIPAL, A PARTICIPAR DO ACORDO DE PROGRAMA DE SEGURANÇA ALIMENTAR E DESENVOLVIMENTO LOCAL</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
-    <t>https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2004/189/lei_416_de_2004.pdf</t>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2004/189/lei_416_de_2004.pdf</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
-    <t>https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2004/188/lei_415_de_2004.pdf</t>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2004/188/lei_415_de_2004.pdf</t>
   </si>
   <si>
     <t>ESTABELECE SUBSÍDIO DOS VEREADORES PARA A LEGISLATURA QUE SE INICIA EM 2005 E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
-    <t>https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2004/187/lei_414_de_2004.pdf</t>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2004/187/lei_414_de_2004.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS DIRETRIZES PARA A ELABORAÇÃO DA LEI ORÇAMENTÁRIA PARA O EXERCÍCIO FINANCEIRO DE 2005, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
-    <t>https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2004/186/lei_413_de_2004.pdf</t>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2004/186/lei_413_de_2004.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE CONCESSDISPÕE SOBRE ABERTURA DE CRÉDITO ESPECIALÃO DE SUBVENÇÃO SOCIAL</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
-    <t>https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2004/185/lei_412_de_2004.pdf</t>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2004/185/lei_412_de_2004.pdf</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
-    <t>https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2004/184/lei_411_de_2004.pdf</t>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2004/184/lei_411_de_2004.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ORÇAMENTO-PROGRAMA DO MUNICÍPIO DE MUCURICI PARA 2004</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
     <t>2003</t>
   </si>
   <si>
-    <t>https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2003/183/lei_410_de_2003.pdf</t>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2003/183/lei_410_de_2003.pdf</t>
   </si>
   <si>
     <t>ALTERA ALÍQUOTAS DO IMPOSTO SOBRE TRANSMISSÃO DE BENS IMÓVEIS - ITBI</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
-    <t>https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2003/182/lei_409_de_2003.pdf</t>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2003/182/lei_409_de_2003.pdf</t>
   </si>
   <si>
     <t>ALTERA NORMAS DA LEI N° 90 DE 20 DE DEZEMBRO DE 1978 QUE INSTITUIU O CÓDIGO TRIBUTÁRIO DO MUNICÍPIO DE MUCURICI, EM RELAÇÃO AO IMPOSTO SOBRE SERVIÇOS DE QUALQUER NATUREZA, NOS TERMOS DA LEI COMPLEMENTAR 116, de 31 DE JULHO 2003.</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
-    <t>https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2003/181/lei_408_de_2003.pdf</t>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2003/181/lei_408_de_2003.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A DESENVOLVER AÇÕES PARA IMPLEMENTAR O PROGRAMA DE SUBSÍDIO À HABITAÇÃO DE INTERESSE SOCIAL – P.S.H., CRIADO PELA MEDIDA PROVISÓRIA 2.212 DE 30.08.2001</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
-    <t>https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2003/180/lei_407_de_2003.pdf</t>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2003/180/lei_407_de_2003.pdf</t>
   </si>
   <si>
     <t>CRIA PÓLO INDUSTRIAL NO MUNICÍPIO DE MUCURICI, ESTADO DO ESPÍRITO SANTO E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
-    <t>https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2003/179/lei_406_de_2003.pdf</t>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2003/179/lei_406_de_2003.pdf</t>
   </si>
   <si>
     <t>DECLARA DE UTILIDADE PÚBLICA, PARA TODOS OS EFEITOS LEGAIS, O GRUPO DE TERCEIRA IDADE “ALEGRIA DE VIVER” DE MUCURICI-ES.</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
-    <t>https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2003/178/lei_405_de_2003.pdf</t>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2003/178/lei_405_de_2003.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE CONCESSÃO DE GRATIFICAÇÃO AOS SERVIDORES MUNICIPAIS</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
-    <t>https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2003/177/lei_404_de_2003.pdf</t>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2003/177/lei_404_de_2003.pdf</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
-    <t>https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2003/176/lei_403_de_2003.pdf</t>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2003/176/lei_403_de_2003.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO ADQUIRIR IMÓVEL DESTINADO A IMPLANTAÇÃO DE PÓLO INDUSTRIAL DO MUNICÍPIO DE MUCURICI</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
-    <t>https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2003/175/lei_402_de_2003.pdf</t>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2003/175/lei_402_de_2003.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS DIRETRIZES PARA A ELABORAÇÃO DA LEI ORÇAMENTÁRIA PARA O EXERCÍCIO FINANCEIRO DE 2004, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
-    <t>https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2003/174/lei_401_de_2003.pdf</t>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2003/174/lei_401_de_2003.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE CESSÃO DE USO DE BEM PÚBLICO</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
-    <t>https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2003/173/lei_400_de_2003.pdf</t>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2003/173/lei_400_de_2003.pdf</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
     <t>2002</t>
   </si>
   <si>
-    <t>https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2002/172/lei_399_de_2002.pdf</t>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2002/172/lei_399_de_2002.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONTRIBUIÇÃO DE ILUMINAÇÃO PÚBLICA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
-    <t>https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2002/171/lei_398_de_2002_-_dispoe_sobre_o_orcamento_municipal_para_o_exercicio_de_2003.pdf</t>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2002/171/lei_398_de_2002_-_dispoe_sobre_o_orcamento_municipal_para_o_exercicio_de_2003.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O ORÇAMENTO MUNICIPAL PARA O EXERCÍCIO DE 2003</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
-    <t>https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2002/170/lei_397_de_2002.pdf</t>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2002/170/lei_397_de_2002.pdf</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
-    <t>https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2002/161/lei_388_de_2002.pdf</t>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2002/161/lei_388_de_2002.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO ADQUIRIR IMÓVEL</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
-    <t>https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2002/169/lei_396_de_2002.pdf</t>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2002/169/lei_396_de_2002.pdf</t>
   </si>
   <si>
     <t>MODIFICA A TABELA DO IMPOSTO SOBRE SERVIÇOS DE QUALQUER NATUREZA (ISS)</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
-    <t>https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2002/168/lei_395_de_2002.pdf</t>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2002/168/lei_395_de_2002.pdf</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
-    <t>https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2002/167/lei_394_de_2002.pdf</t>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2002/167/lei_394_de_2002.pdf</t>
   </si>
   <si>
     <t>TRANSFERE PARA O ZONEAMENTO URBANO LOTEAMENTO RURAL</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
-    <t>https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2002/165/lei_392_de_2002.pdf</t>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2002/165/lei_392_de_2002.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE INDENIZAÇÃO AO SR. VALDINEY FERREIRA RAMOS</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
-    <t>https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2002/166/lei_393_de_2002.pdf</t>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2002/166/lei_393_de_2002.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS DIRETRIZES PARA A ELABORAÇÃO DE LEI ORÇAMENTÁRIA PARA O EXERCÍCIO DE 2003 E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
-    <t>https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2002/164/lei_391_de_2002.pdf</t>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2002/164/lei_391_de_2002.pdf</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
-    <t>https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2002/163/lei_390_de_2002.pdf</t>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2002/163/lei_390_de_2002.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE FIXAÇÃO DE SALÁRIOS DE SERVIDORES CONVENIADOS COM A CESAN</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
-    <t>https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2002/162/lei_389_de_2002.pdf</t>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2002/162/lei_389_de_2002.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE CRIAÇÃO DE CARGOS EM COMISSÃO</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
-    <t>https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2002/160/lei_387_de_2002.pdf</t>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2002/160/lei_387_de_2002.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O PLANO PLURIANUAL PARA O PERÍODO DE 2002 A 2005</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
-    <t>https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2002/159/lei_386_de_2002.pdf</t>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2002/159/lei_386_de_2002.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O ORÇAMENTO-PROGRAMA PARA O EXERCÍCIO DE 2002</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
     <t>2001</t>
   </si>
   <si>
-    <t>https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2001/158/lei_385_de_2001.pdf</t>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2001/158/lei_385_de_2001.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DA SECRETARIA MUNICIPAL DE AGROPECUÁRIA, MEIO AMBIENTE E DESENVOLVIMENTO SUSTENTÁVEL</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
-    <t>https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2001/157/lei_384_de_2001_-_dispoe_sobre_doacao_de_linha_telefonica.pdf</t>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2001/157/lei_384_de_2001_-_dispoe_sobre_doacao_de_linha_telefonica.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE DOAÇÃO DE LINHA TELEFÔNICA PARA O PODER JUDICIÁRIO</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2001/156/lei_383_de_2001.pdf</t>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2001/156/lei_383_de_2001.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE DOAÇÃO DE TERRENO A AAMM (ASSOCIAÇÃO ATLÉTICA MILITAR DE MUCURICI-ES)</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2001/155/lei_382_de_2001_-_dispoe_sobre_as_diretrizes_para_a_elaboracao_de_lei_orcamentaria_para_o_exercicio_de_2002_e_da_outras_providencias.pdf</t>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2001/155/lei_382_de_2001_-_dispoe_sobre_as_diretrizes_para_a_elaboracao_de_lei_orcamentaria_para_o_exercicio_de_2002_e_da_outras_providencias.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS DIRETRIZES PARA A ELABORAÇÃO DE LEI ORÇAMENTÁRIA PARA O EXERCÍCIO DE 2002 E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2001/154/lei_381_de_2001.pdf</t>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2001/154/lei_381_de_2001.pdf</t>
   </si>
   <si>
     <t>INSTITUI O CONSELHO MUNICIPAL DE SAÚDE DO MUNICÍPIO DE MUCURICI-ES, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2001/153/lei_380_de_2001.pdf</t>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2001/153/lei_380_de_2001.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DER CARGOS EM COMISSÃO</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2001/152/lei_379_de_2001.pdf</t>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2001/152/lei_379_de_2001.pdf</t>
   </si>
   <si>
     <t>FIXA GRATIFICAÇÃO PARA FUNÇÃO DE CONFIANÇA DE DIRETOR ESCOLAR E ALTERA VENCIMENTO DO CARGO DE DIRETOR ESCOLAR</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2001/151/lei_378_de_2001.pdf</t>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2001/151/lei_378_de_2001.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO ASSINAR CONVÊNIO COM A UNIVERSIDADE FEDERAL DO ESPÍRITO SANTO – UFES</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2001/150/lei_377_de_2001.pdf</t>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2001/150/lei_377_de_2001.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DO CONSELHO MUNICIPAL DE ALIMENTAÇÃO ESCOLAR</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2001/148/lei_375_de_2001.pdf</t>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2001/148/lei_375_de_2001.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A CELEBRAR CONVÊNIO DE FINANCIAMENTO DE ELETRIFICAÇÃO RURAL COM ESPÍRITO SANTO CENTRAIS ELÉTRICAS – SA, PARA PARTICIPAÇÃO NO DESENVOLVIMENTO DO PROGRAMA DE DENOMINAÇÃO NACIONAL " LUZ DO CAMPO "</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2001/149/lei_376_de_2001.pdf</t>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2001/149/lei_376_de_2001.pdf</t>
   </si>
   <si>
     <t>INSTITUI O PROGRAMA DE RENDA MÍNIMA, VINCULADA A EDUCAÇÃO – “BOLSA-ESCOLA”</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2001/147/lei_374_de_2001.pdf</t>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2001/147/lei_374_de_2001.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE FIXAÇÃO DE VENCIMENTOS PARA CARGOS EM COMISSÃO DO PODER LEGISLATIVO</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2001/146/lei_373_de_2001.pdf</t>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2001/146/lei_373_de_2001.pdf</t>
   </si>
   <si>
     <t>ALTERA DATA DE PAGAMENTO DE GRATIFICAÇÃO NATALINA (13° SALÁRIO)</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2001/145/lei_372_de_2001.pdf</t>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2001/145/lei_372_de_2001.pdf</t>
   </si>
   <si>
     <t>FIXA AS DIRETRIZES ORÇAMENTARIAS PARA O EXERCÍCIO DE 2001 E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2001/144/lei_371_de_2001.pdf</t>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2001/144/lei_371_de_2001.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O ORÇAMENTO-PROGRAMA PARA O EXERCÍCIO DE 2001</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2001/143/lei_370_de_2001.pdf</t>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2001/143/lei_370_de_2001.pdf</t>
   </si>
   <si>
     <t>FIXA CRITÉRIOS PARA A CONTRATAÇÃO TEMPORÁRIA POR PRAZO DETERMINADO PREVISTO NO ART. 37, INCISO IX DA CONSTITUIÇÃO FEDERAL, C.C ART. 117 DA LEI ORGÂNICA MUNICIPAL</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
     <t>2000</t>
   </si>
   <si>
-    <t>https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2000/142/lei_369_de_2000.pdf</t>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2000/142/lei_369_de_2000.pdf</t>
   </si>
   <si>
     <t>DÁ A PRAÇA EM FRENTE AO BANESTES DE MUCURICI-ES, DENOMINAÇÃO DE “PRAÇA VERDEVAL FERREIRA DA SILVA.”</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2000/141/lei_368_de_2000.pdf</t>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2000/141/lei_368_de_2000.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A POLÍTICA MUNICIPAL DE ATENDIMENTO DOS DIREITOS DA CRIANÇA E DO ADOLESCENTE E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2000/140/lei_367_de_2000.pdf</t>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2000/140/lei_367_de_2000.pdf</t>
   </si>
   <si>
     <t>ESTABELECE OS SUBSÍDIOS DOS VEREADORES PARA A LEGISLATURA QUE SE INICIA EM 2001 E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2000/139/lei_366_de_2000.pdf</t>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2000/139/lei_366_de_2000.pdf</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2000/138/lei_365_de_2000.pdf</t>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2000/138/lei_365_de_2000.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO ADQUIRIR IMÓVEL PARA CONSTRUÇÃO DE BARRAGEM</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2000/137/lei_364_de_2000.pdf</t>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2000/137/lei_364_de_2000.pdf</t>
   </si>
   <si>
     <t>DECLARA DE UTILIDADE PÚBLICA, PARA TODOS OS EFEITOS LEGAIS A APILEITE – ASSOCIAÇÃO DE PRODUTORES DE LEITE DE ITABAIANA-MUCURICI-ES</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2000/136/lei_363_de_2000.pdf</t>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2000/136/lei_363_de_2000.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO ADQUIRIR IMÓVEL PARA CONSTRUÇÃO DE CENTRO POLIESPORTIVO DE ITABAIANA</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2000/135/lei_362_de_2000.pdf</t>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2000/135/lei_362_de_2000.pdf</t>
   </si>
   <si>
     <t>FIRMAR TERMO ADITIVO AO CONTRATO DE CONCESSÃO COM A COMPANHIA ESPÍRITO-SANTENSE DE SANEAMENTO – CESAN</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2000/134/lei_361_de_2000.pdf</t>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2000/134/lei_361_de_2000.pdf</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2000/133/lei_360_de_2000.pdf</t>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2000/133/lei_360_de_2000.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ESTRUTURA ADMINISTRATIVA, APROVA O PLANO DE CARREIRA, DEFINE O SISTEMA DE VENCIMENTOS DO MUNICÍPIO E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2000/132/lei_359_de_2000_-.pdf</t>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2000/132/lei_359_de_2000_-.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O ESTATUTO DO MAGISTÉRIO PÚBLICO DO MUNICÍPIO DE MUCURICI, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2000/131/lei_358_de_2000.pdf</t>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2000/131/lei_358_de_2000.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE PLANO DE CARGOS E VENCIMENTOS DO MAGISTÉRIO PÚBLICO</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2000/130/lei_357_de_2000.pdf</t>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2000/130/lei_357_de_2000.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE EXTINÇÃO DO FAPEN – FUNDO DE ASSISTÊNCIA E PENSÕES DOS SERVIDORES DO MUNICÍPIO DE MUCURICI-ES</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
     <t>1999</t>
   </si>
   <si>
-    <t>https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/1999/129/lei_356_de_1999.pdf</t>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/1999/129/lei_356_de_1999.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O PLANO PLURIANUAL PARA OS EXERCÍCIOS DE 2000-2002</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/1999/128/lei_355_de_1999.pdf</t>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/1999/128/lei_355_de_1999.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE FIXAÇÃO DAS DIRETRIZES ORÇAMENTÁRIAS PARA O EXERCÍCIO DE 2000, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/1999/127/lei_354_de_1999.pdf</t>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/1999/127/lei_354_de_1999.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O ORÇAMENTO-PROGRAMA PARA O EXERCÍCIO DE 2000</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/1999/125/lei_351_de_1999.pdf</t>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/1999/125/lei_351_de_1999.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE FIXAÇÃO DE REMUNERAÇÃO DO CARGO DE ASSESSOR LEGISLATIVO</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/1999/126/lei_352_de_1999.pdf</t>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/1999/126/lei_352_de_1999.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DE DEPARTAMENTO</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/1999/122/lei_348_de_1999.pdf</t>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/1999/122/lei_348_de_1999.pdf</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVO DA LEI N° 219 DE 1991</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/1999/124/lei_350_de_1999.pdf</t>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/1999/124/lei_350_de_1999.pdf</t>
   </si>
   <si>
     <t>ALTERA OS DISPOSITIVOS DA LEI N° 349, DE 20 DE OUTUBRO DE 1999</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/1999/123/lei_349_de_1999.pdf</t>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/1999/123/lei_349_de_1999.pdf</t>
   </si>
   <si>
     <t>CRIA O FUNDO DE AVAL DO MUNICÍPIO DE MUCURICI-ES, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/1999/121/lei_347_de_1999.pdf</t>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/1999/121/lei_347_de_1999.pdf</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/1999/119/lei_345_de_1999.pdf</t>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/1999/119/lei_345_de_1999.pdf</t>
   </si>
   <si>
     <t>DÁ AO NOVO BAIRRO SITUADO ATRÁS DA QUADRA DE ESPORTES DE MUCURICI, A DENOMINAÇÃO DE “BAIRRO SÓSTENES FERREIRA DA SILVA”</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/1999/118/lei_344_de_1999.pdf</t>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/1999/118/lei_344_de_1999.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE REPASSES DE RECURSOS PARA O FUNDO ESTADUAL DE SAÚDE, COM CONTRAPARTIDA AO INCENTIVO DE ASSISTÊNCIA FINANCEIRA BÁSICA</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/1999/120/lei_346_de_1999.pdf</t>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/1999/120/lei_346_de_1999.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AUTORIZAÇÃO PARA DOAÇÃO DE IMÓVEL</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/1999/117/lei_343_de_1999.pdf</t>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/1999/117/lei_343_de_1999.pdf</t>
   </si>
   <si>
     <t>DÁ AO CONJUNTO RESIDENCIAL NO FINAL DA RUA RIO DE JANEIRO, A DENOMINAÇÃO DE CONJUNTO RESIDENCIAL “VALE DA ESPERANÇA”</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/1999/116/lei_342_de_1999.pdf</t>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/1999/116/lei_342_de_1999.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O PLANO PLURIANUAL PARA OS EXERCÍCIOS DE 1999-2001</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/1999/115/lei_341_de_1999.pdf</t>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/1999/115/lei_341_de_1999.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O ORÇAMENTO-PROGRAMA PARA O EXERCÍCIO DE 1999</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/1999/114/lei_340_de_1999.pdf</t>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/1999/114/lei_340_de_1999.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE DIRETRIZES ORÇAMENTÁRIAS PARA 1999</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
     <t>1998</t>
   </si>
   <si>
-    <t>https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/1998/113/lei_339_de_1998.pdf</t>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/1998/113/lei_339_de_1998.pdf</t>
   </si>
   <si>
     <t>DÁ A ATUAL ESCOLA MUNICIPAL DE 1° E 2° GRAU “DESEMBARGADOR AYRES XAVIER DA PENHA”, NO DISTRITO DE ITABAIANA-MUCURICI-ES, A DENOMINAR-SE ESCOLA MUNICIPAL DE 1° E 2° GRAU “BEIJAMIM MENDES DE SOUZA”</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/1998/112/lei_338_de_1998.pdf</t>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/1998/112/lei_338_de_1998.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONSERVAÇÃO POR TEMPO DETERMINADO PARA ATENDER AS NECESSIDADES DO PLANO DIRETOR ERRADICAÇÃO DO “AEDES AEGYPTI” DO BRASIL – PEAA DO GOVERNO FEDERAL, NOS TERMOS DO INCISO IX, DO ART. 37 CONSTITUIÇÃO FEDERAL E DÁ OUTRAS PREVIDÊNCIAS</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/1998/111/lei_337_de_1998.pdf</t>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/1998/111/lei_337_de_1998.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE DESIGNAÇÃO TEMPORÁRIA PARA ATIVIDADE DO MAGISTÉRIO</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/1998/110/lei_336_de_1998.pdf</t>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/1998/110/lei_336_de_1998.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O PLANO DE CARREIRA E VENCIMENTO DOS PROFISSIONAIS DO MAGISTÉRIO PÚBLICO MUNICIPAL DE MUCURICI-ES</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/1998/109/lei_335_de_1998.pdf</t>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/1998/109/lei_335_de_1998.pdf</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/1998/108/lei_334_de_1998.pdf</t>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/1998/108/lei_334_de_1998.pdf</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/1998/107/lei_333_de_1998.pdf</t>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/1998/107/lei_333_de_1998.pdf</t>
   </si>
   <si>
     <t>DEFINE CRITÉRIOS PARA COBRANÇA DE TAXA DE ILUMINAÇÃO PÚBLICA DO MUNICÍPIO DE MUCURICI-ESDISPÕE SOBRE PARCELAMENTO DE DÍVIDA ATIVA NÃO TRIBUTÁRIA</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
     <t>1997</t>
   </si>
   <si>
-    <t>https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/1997/102/lei_328_de_1997.pdf</t>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/1997/102/lei_328_de_1997.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DE CONSELHO MUNICIPAL DE ACOMPANHAMENTO E CONTROLE SOCIAL DO FUNDO DE MANUTENÇÃO E DESENVOLVIMENTO DO ENSINO FUNDAMENTAL E DE VALORIZAÇÃO DE MAGISTÉRIO</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/1997/106/lei_332_de_1997.pdf</t>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/1997/106/lei_332_de_1997.pdf</t>
   </si>
   <si>
     <t>DEFINE CRITÉRIOS PARA COBRANÇA DE TAXA DE ILUMINAÇÃO PÚBLICA DO MUNICÍPIO DE MUCURICI-ES</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/1997/105/lei_331_de_1997.pdf</t>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/1997/105/lei_331_de_1997.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O ORÇAMENTO-PROGRAMA PARA O EXERCÍCIO DE 1998</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/1997/104/lei_330_de_1997.pdf</t>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/1997/104/lei_330_de_1997.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DOAÇÃO DE ÓLEO DIESEL A PEQUENOS PRODUTORES</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/1997/103/lei_329_de_1997.pdf</t>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/1997/103/lei_329_de_1997.pdf</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/1997/101/lei_327_de_1997.pdf</t>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/1997/101/lei_327_de_1997.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE GRATIFICAÇÃO A SERVIDOS OCUPANTE DE CARGO EM COMISSÃO E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/1997/100/lei_326_de_1997.pdf</t>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/1997/100/lei_326_de_1997.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DE CARGOS EM COMISSÃO</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/1997/99/lei_325_de_1997.pdf</t>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/1997/99/lei_325_de_1997.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O MUNICÍPIO DE MUCURICI-ES, A PARTICIPAR DO CONSORCIO INTERMUNICIPAL E INTERESTADUAL DE SAÚDE E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/1997/98/lei_324_de_1997.pdf</t>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/1997/98/lei_324_de_1997.pdf</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/1997/97/lei_323_de_1997.pdf</t>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/1997/97/lei_323_de_1997.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITOS SUPLEMENTARES</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/1997/96/lei_322_de_1997.pdf</t>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/1997/96/lei_322_de_1997.pdf</t>
   </si>
   <si>
     <t>CRIA O CONSELHO MUNICIPAL DE DESENVOLVIMENTO RURAL E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/1997/95/lei_321_de_1997.pdf</t>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/1997/95/lei_321_de_1997.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O CHEFE DO PODER EXECUTIVO MUNICIPAL A ASSINAR CONVÊNIO COM A EMATER-ES</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/1997/93/lei_319_de_1997.pdf</t>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/1997/93/lei_319_de_1997.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE EXTINÇÃO, CRIAÇÃO, TRANSFORMAÇÃO DE CARGOS PÚBLICOS E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/1997/94/lei_320_de_1997.pdf</t>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/1997/94/lei_320_de_1997.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE FIXAÇÃO DE DIÁRIAS PARA O PREFEITO MUNICIPAL</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/1997/91/lei_317_de_1997.pdf</t>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/1997/91/lei_317_de_1997.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE MODIFICAÇÕES NA ESTRUTURA ADMINISTRATIVA DA PREFEITURA MUNICIPAL DE MUCURICI-ES, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/1997/90/lei_316_de_1997.pdf</t>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/1997/90/lei_316_de_1997.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE DOAÇÕES DE LINHAS TELEFÔNICAS</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/1997/89/lei_315_de_1997.pdf</t>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/1997/89/lei_315_de_1997.pdf</t>
   </si>
   <si>
     <t>DÁ A ATUAL RUA TEÓFILO OTONI, A DENOMINAÇÃO DE RUA BEIJAMIM MENDES DE SOUZA</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/1997/88/lei_314_de_1997.pdf</t>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/1997/88/lei_314_de_1997.pdf</t>
   </si>
   <si>
     <t>DÁ NOME À ATUAL RUA FLORIANO PEIXOTO, A DENOMINAR-SE DE RUA JOSÉ MAGALHÃES MATOS FRÓIS</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/1997/92/lei_318_de_1997.pdf</t>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/1997/92/lei_318_de_1997.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE MODIFICAÇÃO NA LEI COMPLEMENTAR Nº 01 DE 1993 (REGIME ÚNICO)</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
     <t>1996</t>
   </si>
   <si>
-    <t>https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/1996/87/lei_309_de_1996.pdf</t>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/1996/87/lei_309_de_1996.pdf</t>
   </si>
   <si>
     <t>DÁ A ATUAL ESCOLA “DESEMBARGADOR AIRES XAVIER DA PENHA”, NA VILA DE ITABAIANA, A DENOMINAÇÃO DE ESCOLA MUNICIPAL “BEIJAMIM MENDES DE SOUZA”</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/1996/86/lei_308_de_1996.pdf</t>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/1996/86/lei_308_de_1996.pdf</t>
   </si>
   <si>
     <t>ALTERA COMPOSIÇÃO DO CONSELHO DO BEM-ESTAR DA DEFESA DOS DIREITOS DA CRIANÇA E DO ADOLESCENTE</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/1996/85/lei_307_de_1996.pdf</t>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/1996/85/lei_307_de_1996.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DE CARGOS</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/1996/84/lei_306_de_1996.pdf</t>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/1996/84/lei_306_de_1996.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE CRIAÇÃO DE CARGOS DE COMISSÃO</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/1996/83/lei_303_de_1996.pdf</t>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/1996/83/lei_303_de_1996.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE DECLARAÇÃO DE UTILIDADE PÚBLICA A ASSOCIAÇÃO DE PEQUENOS PRODUTORES RURAIS DE ITABAIANA</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
     <t>1995</t>
   </si>
   <si>
-    <t>https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/1995/82/lei_299_de_1995.pdf</t>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/1995/82/lei_299_de_1995.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ISENÇÃO DE IMPOSTOS E DOAÇÃO DE TERRENOS AOS EMPRESÁRIOS INTERESSADOS EM ABRIR INDÚSTRIAS NO MUNICÍPIO DE MUCURICI</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/1995/81/lei_298_de_1995.pdf</t>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/1995/81/lei_298_de_1995.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DE SUB-PREFEITURA NO DISTRITO DE PONTO BELO</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/1995/79/lei_297_de_1995.pdf</t>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/1995/79/lei_297_de_1995.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AUTORIZAÇÃO AO PODER EXECUTIVO PARA DOAÇÃO OU ALUGUEL DE TERRENO PARA A EMPRESA BRASILEIRA DE CORREIOS E TELÉGRAFOS NO DISTRITO DE PONTO BELO</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/1995/80/lei_296_de_1995.pdf</t>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/1995/80/lei_296_de_1995.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE DOAÇÃO DE TERRENO E PARQUE DE EXPOSIÇÃO AO SINDICATO RURAL PATRONAL DO MUNICÍPIO DE MUCURICI-ES</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/1995/78/lei_295_de_1995.pdf</t>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/1995/78/lei_295_de_1995.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ANEXAÇÃO DE PARTE DA RUA AO TERRENO DA ESCOLA DE 1° GRAU DE ITAMIRA, NO DISTRITO DE ITAMIRA</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/1995/77/lei_294_de_1995.pdf</t>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/1995/77/lei_294_de_1995.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AUTORIZAÇÃO PARA CONSTRUÇÃO DE TÚMULO DE EX-PREFEITO</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/1995/76/lei_293_de_1995.pdf</t>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/1995/76/lei_293_de_1995.pdf</t>
   </si>
   <si>
     <t>DECLARA DE UTILIDADE PÚBLICA PARA TODOS OS EFEITOS LEGAIS, O CENTRO COMUNITÁRIO DE ITABAIANA – MUCURICI-ES</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/1995/75/lei_292_de_1995.pdf</t>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/1995/75/lei_292_de_1995.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ANEXAÇÃO DE PARTE DE RUA AO TERRENO DA ESCOLA DE 1º GRAU “VALDA COSTA SEVERO” NO DISTRITO DE PONTO BELO.</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/1995/74/lei_291_de_1995.pdf</t>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/1995/74/lei_291_de_1995.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O DIREITO DE FAZER ESTÁGIO AOS FUNCIONÁRIOS DA PREFEITURA MUNICIPAL DE MUCURICI, QUE CURSAM O 3° ANO DE MAGISTÉRIO</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/1995/73/lei_289_de_1995.pdf</t>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/1995/73/lei_289_de_1995.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O USO DO CINTO DE SEGURANÇA NO PERÍMETRO URBANO DO MUNICÍPIO</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/1995/72/lei_288_de_1995.pdf</t>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/1995/72/lei_288_de_1995.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE FERIADOS MUNICIPAIS</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/1995/71/lei_287_de_1995.pdf</t>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/1995/71/lei_287_de_1995.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE MODIFICAÇÃO DE DENOMINAÇÃO DE CARGOS MUNICIPAIS</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/1995/70/lei_286_de_1995.pdf</t>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/1995/70/lei_286_de_1995.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE CRIAÇÃO DE CARGO E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/1995/69/lei_285_de_1995.pdf</t>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/1995/69/lei_285_de_1995.pdf</t>
   </si>
   <si>
     <t>AUTORIZA PAGAMENTO DE DESPESA</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/1995/68/lei_283_de_1995.pdf</t>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/1995/68/lei_283_de_1995.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE MODIFICAÇÃO NA LEI Nº 272, DE 06 DE SETEMBRO DE 1994</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/1995/67/lei_282_de_1995.pdf</t>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/1995/67/lei_282_de_1995.pdf</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/1995/66/lei_281_de_1995.pdf</t>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/1995/66/lei_281_de_1995.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE CRIAÇÃO E EXTINÇÃO DE CARGOS</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/1995/65/lei_280_de_1995.pdf</t>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/1995/65/lei_280_de_1995.pdf</t>
   </si>
   <si>
     <t>CRIA O CONSELHO DE ALIMENTAÇÃO ESCOLAR E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/1995/64/lei_279_de_1995.pdf</t>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/1995/64/lei_279_de_1995.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE DIRETRIZES BÁSICAS DE ASSISTÊNCIA SOCIAL E CRIA O CONSELHO MUNICIPAL DE ASSISTÊNCIA SOCIAL E O FUNDO MUNICIPAL DE ASSISTÊNCIA SOCIAL.</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/1995/63/lei_278_de_1995.pdf</t>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/1995/63/lei_278_de_1995.pdf</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/1995/62/lei_277_de_1995.pdf</t>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/1995/62/lei_277_de_1995.pdf</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
     <t>1994</t>
   </si>
   <si>
-    <t>https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/1994/61/lei_276_de_1994.pdf</t>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/1994/61/lei_276_de_1994.pdf</t>
   </si>
   <si>
     <t>ORÇAMENTO DO MUNICÍPIO DE MUCURICI-ESTADO DO ESPÍRITO SANTO PARA O EXERCÍCIO DE 1995</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/1994/60/lei_275_de_1994.pdf</t>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/1994/60/lei_275_de_1994.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE DIRETRIZES ORÇAMENTÁRIAS PARA 1995</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/1994/59/lei_272_de_1994.pdf</t>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/1994/59/lei_272_de_1994.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ORGANIZAÇÃO E A ESTRUTURA DO CONSELHO MUNICIPAL DE EDUCAÇÃO DO MUNICÍPIO DE MUCURICI, ESTADO DO ESPÍRITO SANTO, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/1994/58/lei_269_de_1994.pdf</t>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/1994/58/lei_269_de_1994.pdf</t>
   </si>
   <si>
     <t>ALTERA A REDAÇÃO DO PARAGRAFO PRIMEIRO DE ARTIGO 4º DA LEI Nº 228, DE 21.11.91, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/1994/57/lei_268_de_1994.pdf</t>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/1994/57/lei_268_de_1994.pdf</t>
   </si>
   <si>
     <t>AUTORIZA PAGAMENTO DE DESPESAS DO EXERCÍCIO ANTERIOR</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/1994/56/lei_267_de_1994.pdf</t>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/1994/56/lei_267_de_1994.pdf</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/1994/55/lei_266_de_1994.pdf</t>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/1994/55/lei_266_de_1994.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AUTORIZAÇÃO PARA O PODER EXECUTIVO MUNICIPAL ALIENAR A CARTEIRA DE AÇÕES DO MUNICÍPIO, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
     <t>1993</t>
   </si>
   <si>
-    <t>https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/1993/54/lei_265_de_1993_-_dispoe_sobre_a_politica_dos_diretores_da_crianca_e_do_adolescente.pdf</t>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/1993/54/lei_265_de_1993_-_dispoe_sobre_a_politica_dos_diretores_da_crianca_e_do_adolescente.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A POLÍTICA DOS DIRETORES DA CRIANÇA E DO ADOLESCENTE, NOS TERMOS DO INCISO II DO ART. 88 DA LEI Nº 8.069 DE 13 DE JULHO DE 1990 (ECA), NA CONFORMIDADE COM O DISPOSTO NO ART. 227 DA LEI ORGÂNICA DO MUNICÍPIO DE MUCURICI - ES</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/1993/52/lei_254_de_1993.pdf</t>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/1993/52/lei_254_de_1993.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE CRIAÇÃO DE CARGOS E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/1993/53/lei_255_de_1993.pdf</t>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/1993/53/lei_255_de_1993.pdf</t>
   </si>
   <si>
     <t>DÁ A BIBLIOTECA DE PONTO BELO, O NOME DE “MÁRIO EUGÊNIO”</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/1993/51/lei_253_de_1993.pdf</t>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/1993/51/lei_253_de_1993.pdf</t>
   </si>
   <si>
     <t>DECLARA DE UTILIDADE PÚBLICA, PARA TODOS OS EFEITOS, A A.M.P.O.B-ASSOCIAÇÃO DE MORADORES DE PONTO BELO – MUCURICI-ES</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/1993/50/lei_252_de_1993.pdf</t>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/1993/50/lei_252_de_1993.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A CONTRATAR PARCELAMENTO DE DÍVIDA PARA COM O FUNDO DE GARANTIA DO TEMPO DE SERVIÇO-FGTS, E DÁ PROVIDÊNCIAS CORRELATAS</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/1993/48/lei_251_de_1993.pdf</t>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/1993/48/lei_251_de_1993.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONCESSÃO DE APOSENTADORIA AOS SERVIDORES MUNICIPAIS, PENSÕES AOS SEUS DEPENDENTES, INSTITUI O FUNDO DE APOSENTADORIA E PENSÕES E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/1993/46/lei_249_de_1993.pdf</t>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/1993/46/lei_249_de_1993.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO ASSINAR CONVÊNIO COM A SECRETARIA DE ESTADO DA EDUCAÇÃO E CULTURA</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
     <t>251A</t>
   </si>
   <si>
-    <t>https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/1993/49/lei_251a_de_1993.pdf</t>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/1993/49/lei_251a_de_1993.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE CRIAÇÃO DE CARGOS DE CONFIANÇA</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/1993/47/lei_250_de_1993.pdf</t>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/1993/47/lei_250_de_1993.pdf</t>
   </si>
   <si>
     <t>AUTORIZA PAGAMENTO DE DESPESA DE EXERCÍCIO ANTERIOR</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/1993/45/lei_248_de_1993.pdf</t>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/1993/45/lei_248_de_1993.pdf</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/1993/44/lei_247_de_1993.pdf</t>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/1993/44/lei_247_de_1993.pdf</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
     <t>1992</t>
   </si>
   <si>
-    <t>https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/1992/43/lei_245_de_1992.pdf</t>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/1992/43/lei_245_de_1992.pdf</t>
   </si>
   <si>
     <t>ALTERA O NOME DA RUA MIRANDA, LOCALIZADA NO DISTRITO DE ITAMIRA, NESTE MUNICÍPIO, A DENOMINAR-SE RUA ROSILE DA SILVA OLIVEIRA</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/1992/42/lei_244_de_1992.pdf</t>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/1992/42/lei_244_de_1992.pdf</t>
   </si>
   <si>
     <t>DÁ A ATUAL RUA BAHIA, NO DISTRITO DE ITAMIRA, A DENOMINAR-SE DE RUA JOÃO BATISTA RAMOS</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/1992/41/lei_243_de_1992.pdf</t>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/1992/41/lei_243_de_1992.pdf</t>
   </si>
   <si>
     <t>PASSA A ATUAL PRAÇA GETÚLIO VARGAS, LOCALIZADA EM ITAMIRA, NESTE MUNICÍPIO, A DENOMINAR-SE PRAÇA MILTON CIGANO</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/1992/39/lei_240_de_1992.pdf</t>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/1992/39/lei_240_de_1992.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A FIRMAR ACORDO DE PARCELAMENTO DE DÍVIDA PARA COM O INSTITUTO NACIONAL DO SEGURO SOCIAL – INSS, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/1992/40/lei_241_de_1992.pdf</t>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/1992/40/lei_241_de_1992.pdf</t>
   </si>
   <si>
     <t>DÁ NOVA REDAÇÃO AO PARÁGRAFO ÚNICO DA LEI MUNICIPAL Nº 228 DE 1991, DE 21.11.91, DO ART. 3º</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
     <t>1991</t>
   </si>
   <si>
-    <t>https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/1991/38/lei_237_de_1991.pdf</t>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/1991/38/lei_237_de_1991.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE CRIAÇÃO DE FUNÇÕES DE CONFIANÇA</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/1991/37/lei_236_de_1991.pdf</t>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/1991/37/lei_236_de_1991.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DE FUNÇÃO DE CONFIANÇA</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/1991/36/lei_235_de_1991.pdf</t>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/1991/36/lei_235_de_1991.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O HORÁRIO PARA FUNCIONAMENTO DAS INSTITUIÇÕES BANCÁRIAS NO MUNICÍPIO DE MUCURICI-ES</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/1991/35/lei_234_de_1991.pdf</t>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/1991/35/lei_234_de_1991.pdf</t>
   </si>
   <si>
     <t>DÁ A ATUAL RUA CANÁRIO, NO BAIRRO PLANALTO EM MUCURICI, A DENOMINAÇÃO DE RUA ZELITA RIBEIRO DE BARROS</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/1991/34/lei_233_de_1991.pdf</t>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/1991/34/lei_233_de_1991.pdf</t>
   </si>
   <si>
     <t>DÁ A ATUAL RUA SÃO JOÃO DEL REY NO DISTRITO DE PONTO BELO, A DENOMINAÇÃO DE DÁRIO COELHO DOS SANTOS</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/1991/33/lei_232_de_1991.pdf</t>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/1991/33/lei_232_de_1991.pdf</t>
   </si>
   <si>
     <t>DÁ A ATUAL RUA OURO PRETO NO DISTRITO DE PONTO BELO, A DENOMINAÇÃO DE AVENIDA WANTUIL VIEIRA DE JESUS</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/1991/32/lei_231_de_1991.pdf</t>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/1991/32/lei_231_de_1991.pdf</t>
   </si>
   <si>
     <t>DÁ A ATUAL RUA PROJETADA NO DISTRITO DE PONTO BELO QUADRA 053 A DENOMINAÇÃO DE RUA RODNEY RODRIGUES SANTIAGO</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/1991/31/lei_230_de_1991.pdf</t>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/1991/31/lei_230_de_1991.pdf</t>
   </si>
   <si>
     <t>DÁ A ATUAL PRAÇA DA IGREJA CATÓLICA DE PONTO BELO A DENOMINAÇÃO DE PRAÇA ‘NEFTALI KRETLI”</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/1991/30/lei_229_de_1991.pdf</t>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/1991/30/lei_229_de_1991.pdf</t>
   </si>
   <si>
     <t>SUPRIMIR O PARÁGRAFO SEGUNDO DO ARTIGO 14 DA LEI MUNICIPAL Nº 189 DE 1989, DE 24 DE FEVEREIRO DE 1989</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/1991/28/lei_227_de_1991.pdf</t>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/1991/28/lei_227_de_1991.pdf</t>
   </si>
   <si>
     <t>DÁ A ATUAL RUA NOVA VENÉCIA, NA VILA ITAMIRA A DENOMINAÇÃO DE RUA CASSIMIRO JOSÉ DE OLIVEIRA</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/1991/27/lei_226_de_1991.pdf</t>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/1991/27/lei_226_de_1991.pdf</t>
   </si>
   <si>
     <t>DECLARA DE UTILIDADE PÚBLICA, PARA TODOS OS EFEITOS LEGAIS, O CENTRO COMUNITÁRIO DE ITAMIRA, LOCALIZADO NO VILA DE ITAMIRA, MUNICÍPIO DE MUCURICI-ES</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/1991/29/lei_228_de_1991.pdf</t>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/1991/29/lei_228_de_1991.pdf</t>
   </si>
   <si>
     <t>DEFINE CRITÉRIOS PARA COBRANÇA DE TAXA DE ILUMINAÇÃO PÚBLICA</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/1991/26/lei_223_de_1991.pdf</t>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/1991/26/lei_223_de_1991.pdf</t>
   </si>
   <si>
     <t>DÁ A ATUAL RUA MINAS GERAIS NO DISTRITO DE PONTO BELO A DENOMINAÇÃO DE RUA JOSÉ TAVARES</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/1991/25/lei_221_de_1991.pdf</t>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/1991/25/lei_221_de_1991.pdf</t>
   </si>
   <si>
     <t>CRIA O CONSELHO MUNICIPAL DE SAÚDE, E DISPÕE SOBRE O MESMO E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/1991/24/lei_220_de_1991.pdf</t>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/1991/24/lei_220_de_1991.pdf</t>
   </si>
   <si>
     <t>INSTITUI NORMAS SOBRE POLÍCIA ADMINISTRATIVA NO MUNICÍPIO DE MUCURICI-ESTADO DO ESPÍRITO SANTO</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/1991/23/lei_219_de_1991.pdf</t>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/1991/23/lei_219_de_1991.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A POLÍTICA MUNICIPAL DOIS DIREITOS DA CRIANÇA E DO ADOLESCENTE, NOS TERMOS DO INCISO II DO ART. 88 DA LEI FEDERAL N° 8.069 DE 13 DE JULHO DE 1990 (ECA) E NA CONFORMIDADE COM DISPOSTO NO ART. 227 DA LEI ORGÂNICA DO MUNICÍPIO DE MUCURICI ES</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
     <t>1990</t>
   </si>
   <si>
-    <t>https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/1990/22/lei_213_de_1990.pdf</t>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/1990/22/lei_213_de_1990.pdf</t>
   </si>
   <si>
     <t>DÁ A ATUAL RUA PROJETADA, NO DISTRITO DE PONTO BELO A DENOMINAÇÃO DE “RUA MARIA MAGDALENA DA SILVA”</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/1990/21/lei_212_de_1990.pdf</t>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/1990/21/lei_212_de_1990.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AUMENTO DE SALÁRIO PARA OS PROFESSORES DA REDE MUNICIPAL DE ENSINO</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/1990/20/lei_211_de_1990.pdf</t>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/1990/20/lei_211_de_1990.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O CHEFE DO PODER EXECUTIVO MUNICIPAL A REALIZAR REPAROS E CONSERTOS EM CASA DE SERVIDOR MUNICIPAL</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/1990/19/lei_210_de_1990.pdf</t>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/1990/19/lei_210_de_1990.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONTRATAÇÃO DE PESSOAL POR TEMPO DETERMINADO E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/1990/18/lei_208_de_1990.pdf</t>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/1990/18/lei_208_de_1990.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE SUPLEMENTAÇÃO DE DOTAÇÕES ORÇAMENTARIAS DOS ORÇAMENTOS DA CÂMARA E PREFEITURA MUNICIPAL</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/1990/17/lei_207_de_1990.pdf</t>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/1990/17/lei_207_de_1990.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O REGIME JURÍDICO ÚNICO DOS SERVIDORES DO MUNICÍPIO DE MUCURICI-ES, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/1990/15/lei_203_de_1990_-_dispoe_sobre_doacao_de_imovel.pdf</t>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/1990/15/lei_203_de_1990_-_dispoe_sobre_doacao_de_imovel.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE DOTAÇÃO DE IMÓVEL</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/1990/14/lei_202_de_1990.pdf</t>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/1990/14/lei_202_de_1990.pdf</t>
   </si>
   <si>
     <t>AUTORIZA ASSINATURA DE CONVÊNIO COM A SECRETARIA DE ESTADO DA EDUCAÇÃO E CULTURA DO ESTADO DO ESPÍRITO SANTO</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/1990/13/lei_201_de_1990.pdf</t>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/1990/13/lei_201_de_1990.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE DOAÇÃO DE TERRENO A ENTIDADE MUNICIPAL</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/1990/16/lei_206_de_1990.pdf</t>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/1990/16/lei_206_de_1990.pdf</t>
   </si>
   <si>
     <t>DÁ A ATUAL PRAÇA DE JOVINHA NO DISTRITO DE PONTO BELO, A DENOMINAÇÃO DE “PRAÇA MIGUEL TEIXEIRA”</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
     <t>1989</t>
   </si>
   <si>
-    <t>https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/1989/12/lei_200_de_1989.pdf</t>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/1989/12/lei_200_de_1989.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS DIRETRIZES ORÇAMENTÁRIAS PARA 1990</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/1989/11/lei_199_de_1989.pdf</t>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/1989/11/lei_199_de_1989.pdf</t>
   </si>
   <si>
     <t>APROVA PLANO PLURIANUAL PARA O EXERCÍCIO DE 1990-1992</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/1989/10/lei_198_de_1989.pdf</t>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/1989/10/lei_198_de_1989.pdf</t>
   </si>
   <si>
     <t>ORÇAMENTO DO MUNICÍPIO DE MUCURICI-ES, PARA O EXERCÍCIO FINANCEIRO DE 1990</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/1989/9/lei_197_de_1989.pdf</t>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/1989/9/lei_197_de_1989.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A SUPLEMENTAR ORÇAMENTO DAS DESPESAS, INCLUINDO A ORÇAMENTO DA CÂMARA MUNICIPAL DE MUCURICI</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/1989/8/lei_196_de_1989.pdf</t>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/1989/8/lei_196_de_1989.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE MUDANÇA NO RECOLHIMENTO DO IPTU - TSP, PARA O EXERCÍCIO DE 1989</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/1989/7/lei_192_de_1989.pdf</t>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/1989/7/lei_192_de_1989.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AUMENTO DE VENCIMENTOS E SALÁRIOS</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/1989/6/lei_191_de_1989.pdf</t>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/1989/6/lei_191_de_1989.pdf</t>
   </si>
   <si>
     <t>Criação de dois cargos de motorista subordinados ao Gabinete do Prefeito e ao Serviço de Educação e Cultura respectivamente.</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/1989/5/lei_190_de_1989_-_dispoe_sobre_criacao_de_cargos.pdf</t>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/1989/5/lei_190_de_1989_-_dispoe_sobre_criacao_de_cargos.pdf</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/1989/4/lei_189_de_1989.pdf</t>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/1989/4/lei_189_de_1989.pdf</t>
   </si>
   <si>
     <t>INSTITUI SOBRE VENDA A VAREJO DE COMBUSTÍVEIS LÍQUIDOS E GASOSOS E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -5958,51 +5958,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2024/569/lei_843_24_institui_gratificacao_especial_para_as_funcoes_relacionadas_a_planejamento_de_contratacao_equipe_de_apoio_pregoeiro_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2024/567/lei_841_24_autoriza_o_poder_executivo_municipal_a_firmar_convenio_com_hospital_maternidade_sao_mateus..pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2024/566/lei_840_24_dispoe_sobre_autorizacao_de_concessao_de_subvencao_social_a_pestalozzi..pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2023/565/lei_837_23_dispoe_sobre_creditos_adicionais_-_altera_redacao_da_lei_municipal_814-2022.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2023/564/lei_836_23_estima_a_receita_e_fixa_despesa_do_municipio_de_mucurici_para_o_exercicio_financeiro_de_2024_1.pdf.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2023/563/lei_835_23_dispoe_sobre_o_reajuste_de_vencimentos_dos_servidores_publicos_da_camara_municipal_de_mucurici-es_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2023/562/lei_834_23_fixa_o_subsidio_do_prefeito_vice-prefeito_vereadores_e_secretarios_municipais_para_a_legislatura_com_inicio_em_1_de_janeiro_de_2025_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2023/561/lei_833_23_autoriza_o_poder_executivo_municipal_a_realizar_adequacao_dos_vencimentos_dos_servidores_publicos_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2023/560/lei_832_23_dispoe_sobre_autorizacao_para_utilizacao_do_recurso_da_uniao_para_aplicacao_da_lei_federal_n_14.434_de_04_de_agosto_de_2022.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2023/559/lei_no_831-23_dispoe_sobre_alteracao_de_dispositivo_da_lei_municipal_no_718-2019_que_regulamenta_forma_e_criterios_para_indenizacao_das_despesas_de_viagens_da_camara_municipal_de_mucurici-es.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2023/558/lei_830_23_dispoe_sobre_as_diretrizes_para_a_elaboracao_da_lei_orcamentaria_para_o_exercicio_de_2024_e_da_outras_providencias_-_ldo.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2023/557/lei_829_23_institui_o_programa_de_bem-estar_animal_e_saude_publica_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2023/556/lei_828_23_institui_a_politica_municipal_de_educacao_ambiental_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2023/554/lei_n_826-2023_dispoe_sobre_politicas_municipais_das_ciancas_e_adolescentes_regulamenta_as_eleicoes_do_conselho_tutelar_e_da_outras_providencias..pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2023/553/lei_n_825-2023_altera_dispositivo_da_lei_municipal_no_725-2019_que_instituiu_gratificacao_especial_para_os_membros_da_comissao_de_licitacoes_da_camara_municipal_de_mucurici-es.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2023/552/lei_824_23_autoriza_o_poder_executivo_municipal_a_firmar_convenio_com_hospital_maternidade_sao_mateus.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2023/551/lei_823_23_autoriza_o_poder_executivo_municipal_a_adquirir_bem_imovel.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2023/550/lei_822_23_autoriza_poder_executivo_municipal_a_celebrar_servidao_administrativa_com_o_fito_de_atender_o_interesse_publico_no_ambito_do_municipio_de_mucurici-es..pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2023/549/lei_820_23_dispoe_sobre_prorrogacao_do_convenio_hospital_maternidade_sao_mateus.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2023/548/lei_819_23_dispoe_sobre_autorizacao_de_concessao_de_subvencao_social_a_pestalozzi..pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2023/547/dispoe_sobre_a_criacao_do_cargo_de_assessor_de_comunicacao_de_provimento_em_comissao_no_ambito_da_camara_municipal_de_mucurici-es.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2023/546/lei_817_23_autoriza_o_poder_executivo_a_absorver_os_trechos_rodoviarios_estaduais_urbanos_que_sao_da_responsabilidade_do_departamento_de_edificacoes_e_rodovias__der-es.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2023/545/lei_816_23_dispoe_sobre_cessao_de_uso_de_bem_publico_a_camara_municipal_de_mucurici.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2022/544/lei_815_22_dispoe_sobre_denominacao_do_plenario_da_camara_municipal_de_vereadores_de_mucurici-es_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2022/543/lei_813_22_dispoe_sobre_abertura_de_creditos_adicionais_suplementares.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2022/542/lei_812_22_dispoe_sobre_atualizacao_dos_valores_de_demonstrativos_da_ldo_com_a_loa_para_o_exercicio_financeiro_de_2023.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2022/541/lei_811_22_altera_dispositivo_da_lei_municipal_n_810-2022.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2022/540/lei_810_22_22_dispoe_sobre_reajuste_dos_vencimentos_dos_agentes_comunitarios_de_saude_e_de_endemias.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2022/539/lei_809_22_autoriza_o_poder_executivo_municipal_a_ceder_o_uso_de_bens_moveis.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2023/538/lei_n_808-2022-_estabelece_a_faixa_de_dominio_regulamenta_as_estradas_municipais_do_municipio_de_mucurici_e_da_outras_providencias..pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2022/537/lei_806_22_autoriza_o_poder_executivo_municipal_a_conceder_o_auxilio_denominado_mucurici_forte.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2022/536/lei_805_22_autoriza_o_poder_executivo_municipal_a_ceder_o_uso_de_bem_movel.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2022/535/lei_804_22_autoriza_o_poder_executivo_municipal_a_conceder_bolsa_de_estudos_a_alunos_matriculados_em_instituicao_de_ensino_superior_nao_presencial.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2022/534/lei_803_22_dispoe_sobre_abertura_de_credito_especial_para_construcao_de_unidades_habitacionais_neste_municipio_de_mucurici-es..pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2022/533/lei_802_22_dispoe_sobre_alteracao_de_dispositivo_da_lei_municipal_n_743-2020.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2022/532/lei_801_22_dispoe_sobre_reestruturacao_dos_servicos_de_plantoes_da_rede_de_urgencia_e_emergencia_especializada_e_da_outras_providencias..pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2022/531/lei_800_22_autoriza_o_poder_executivo_municipal_a_realizar_adequacao_dos_vencimentos_dos_servidores_publicos_municipais..pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2022/530/lei_799_22_autoriza_a_celebracao_de_acordos_diretos_com_os_credores_de_precatorios_da_administracao_publica_cujos_pagamentos_dos_debitos_judiciais_sejam_feitos_atraves_de_precatorios.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2022/529/lei_798_22_concede_reajuste_de_vencimentos_aos_profissionais_da_educacao_basica.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2022/528/lei_797_22_dispoe_sobre_reajuste_dos_vencimentos_dos_agentes_comunitarios_de_saude_e_de_endemias.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2022/527/lei_796_22_autoriza_o_poder_executivo_municipal_a_firmar_convenio_com_hospital_maternidade_sao_mateus.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2022/526/lei_795_22_altera_dispositivos_da_lei_n_725-2019_que_instituiu_gratificacao_especial_no_ambito_da_camara_municipal.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2022/525/lei_794_22_dispoe_sobre_nova_redacao_do_art_9_inc_i_titulo_iii_da_lei_n_737_de_23_de_dezembro_de_2019.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2022/524/lei_793_22_dispoe_sobre_alteracao-majoracao_do_valor_de_auxilio-alimentacao_dos_servidores_publicos_da_camara_municipal_de_mucurici-es.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2022/523/lei_792_22_dispoe_sobre_recomposicao-reajuste_de_vencimentos_dos_servidores_da_camara_municipal_de_mucurici-es.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2022/522/lei_791_22_dispoe_sobre_autorizacao_de_celebracao_de_convenio_com_o_municipio_de_ponto_belo_-_casa_lar.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2022/521/lei_790_22_dispoe_sobre_alteracao_de_dispositivo_da_lei_municipal_n_764-2021.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2022/520/lei_789_22_dispoe_sobre_concessao_de_lei_incentivo_fiscal_para_empresas_interessadas_em_se_instalarem_no_polo_industrial_de_mucurici.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2022/519/lei_788_22_dispoe_sobre_criacao_de_polo_industrial_neste_municipio_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2022/518/lei_787_22_dispoe_sobre_o_perimetro_urbano_do_municipio_de_mucurici-es.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2022/516/lei_785_22_dispoe_sobre_autorizacao_de_prorrogacao_do_convenio_hospital_maternidade_sao_mateus.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2021/515/lei_n_784_de_2021.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2021/514/lei_n_783_de_2021.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2021/513/lei_n_782_de_2021.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2021/512/dispoe_sobre_o_plano_plurianual_para_o_periodo_de_20221_a_2025.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2021/511/lei_779.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2021/510/lei_778.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2021/509/lei_777.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2021/506/lei_775_de_2021_-_cria_o_fundo_municipal_de_educacao_infantil_e_do_ensino_fundamental_do_municipio_de_mucurici-es.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2021/505/lei_774_de_2021_-_dispoe_sobre_as_diretrizes_para_a_elaboracao_da_lei_orcamentaria_para_o_exercicio_de_2022_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2021/504/lei_773_de_2021_-_autoriza_o_poder_executivo_a_adquirir_bem_imovel.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2021/503/lei_n_772_de_2021.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2021/502/lei_n_771_de_2021.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2021/501/lei_n_770_de_2021.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2021/500/lei_n_769_de_2021.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2021/499/lei_768_21_dispoe_sobre_autorizacao_de_concessao_de_subvencao_social_a_pestalozzi.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2021/498/lei_767_21_dispoe_sobre_autorizacao_do_poder_executivo_municipal_em_adquirir_bem_imovel.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2021/497/lei_766_21_dispoe_sobre_contratacao_de_estagiario_e_autorizacao_de_celebracao_de_convenio_com_o_poder_judiciario.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2021/496/lei_765_21_dispoe_sobre_reestruturacao_do_fundeb.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2021/493/lei_764_21_fixa_o_valor_para_pagamento_de_obrigacoes_de_requisicao_de_pequeno_valor-rpv_decorrentes_de_decisoes_judiciais_nos_termos_do_art._100__3o_e_4o_da_constituicao_federal.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2021/492/lei_763_21_autoriza_o_poder_executivo_a_conceder_bolsas_aos_profissionais_da_saude_vinculados_ao_programa_de_qualificacao_da_atencao_primaria_a_saude_1.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2021/491/lei_762_21_autoriza_o_poder_executivo_a_prorrogar_convenio_firmado_com_o_hospital_e_maternidade_de_sao_mateus_-_casa_de_nossa_senhora_aparecida.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2020/490/lei_761_20_dispoe_sobre_denominacao_de_logradouros_publicos_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2020/489/lei_760_20_estima_a_receita_e_fixa_despesa_do_municipio_para_o_exercicio_financeiro_de_2021.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2020/488/lei_759_20_dispoe_sobre_alteracao_do_texto_legal_previsto_no_artigo_5o_da_lei_municipal_n_758_2020.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2020/487/lei_758_20_dispoe_sobre_pagamento_de_adicional_de_insalubridade_para_os_profissionais_da_saude_que_atuam_diretamente_expostos_ao_covid-19.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2020/486/lei_757_20_dispoe_sobre_alteracao_da_lei_614-2014_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2020/485/lei_756_20_dispoe_sobre_alteracao_do_texto_legal_da_lei_717-2019.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2020/484/lei_755_20_dispoe_sobre_a_denominacao_de_logradouros_publicos_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2020/483/lei_754_20_estabelece_as_igrejas_e_os_templos_de_qualquer_culto_como_atividade_essencial_em_periodos_de_calamidade_de_saude_publica_no_municipio_de_mucuricies..pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2020/482/lei_753_20_dispoe_sobre_abertura_de_credito_especial.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2020/481/lei_752_20_dispoe_sobre_diretrizes_para_elaboracao_da_lei_orcamentaria_para_o_exercicio_de_2021_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2020/480/lei_751_20_dispoe_sobre_cessao_de_uso_de_bem_imovel_-_dpm.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2020/479/lei_750_20_institui_a_nota_fiscal_de_servicos_eletronica.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2020/478/lei_749_20_dispoe_sobre_programa_vale_.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2020/477/lei_748_20_denominacao_logradouros.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2020/476/lei_747_20_suspensao_da_cip_e_aluguel_de_concessao_de_uso.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2020/475/lei_746_20_concessao_de_uso_de_bem_movel.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2020/474/lei_745_20_criacao_de_cargos_pandemia.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2020/473/lei_744_20_incentivo_agentes_saude.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2020/472/lei_743_20_gratificacao_membros_licitacao_pregoeiro.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2020/471/lei_742_20_subvencao_concessao_pestalozzi.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2020/470/lei_741_20_cargo_fiscal_tributos.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2020/469/lei_740_19_subvencao_hospital_maternidade.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2019/468/lei_739_19_atualizacao_demonstrativos_ldo.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2019/434/lei_713_de_2019.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2019/433/lei_712_de_2019.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2019/467/lei_738_19_camara_auxilio_alimentacao.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2019/466/lei_737_19_camara_estrutura_administrativa.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2019/465/lei_736_19_asfrum_permissao_equipamentos.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2019/464/lei_735_19_reajuste_abono_servidores_vale_.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2019/463/lei_734_19_loa_orcamento_2020.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2019/462/lei_733_19_extincao_criacao_gerente_coordenador.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2019/461/lei_732_19_plano_saneamento_basico.doc.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2019/460/lei_731_19_parcelmanto_iptu.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2019/459/lei_730_19_ldo_lei_diretrizes_orcamentarias.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2019/458/lei_729_de_2019_-dispoe_sobre_a_denominacao_da_unidade_de_saude_do_assentamento_corrego_da_laje_e_da_outras_providencias..pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2019/457/lei_728_19.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2019/456/lei_727_de_2019_-_dispoe_sobre_a_concessao_de_auxilio_alimentacao_aos_medicos_do_esf..pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2019/2/lei_726_de_2019_-_dispoe_sobre_concessao_de_subvencao_social_a_associacao_pestalozzi..pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2019/455/lei_725_19.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2019/454/lei_724_de_2019_-_dispoe_sobre_a_criacao_do_cargo_de_medico_para_atender_o_programa_do_governo_federal_estrategia_saude_da_familia_-_esf..pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2019/3/lei_muncipal_n723_19.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2019/443/lei_722_de_2019.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2019/441/lei_720_de_2019.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2019/442/lei_721_de_2019.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2019/439/lei_718_de_2019.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2019/440/lei_719_de_2019.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2019/438/lei_717_de_2019.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2019/437/lei_716_de_2019.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2019/436/lei_715_de_2019.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2019/435/lei_714_de_2019.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2018/432/lei_711_de_2018.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2018/431/lei_710_de_2018.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2018/430/lei_708_de_2018.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2018/429/lei_707_de_2018.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2018/428/lei_708_de_2018.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2018/427/lei_705_de_2018.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2018/426/lei_704_de_2018_-_alteracao_criacao_cargos.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2018/425/lei_703_de_2018.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2018/424/lei_702_de_2018.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2018/422/lei_700_de_2018.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2018/421/lei_698_de_2018.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2018/420/lei_697_de_2018.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2018/423/lei_701_de_2018_-_dispoe_sobre_autorizacao_para_abertura_de_creditos_adicionais.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2018/419/lei_694_de_2018.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2018/418/lei_693_de_2018.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2018/417/lei_691_de_2018_-_dispoe_sobre_o_pagamento_de_incentivo_adicional_aos_agentes_comunitarios_de_saude__acs_e_agentes_de_combate_as_endemias_vinculados_as_equipes_de_saude_da_familia.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2018/416/lei_690_de_2018.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2018/415/lei_688_de_2018.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2018/414/lei_687_de_2018.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2018/413/lei_686_de_2018.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2017/412/lei_685_de_2017.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2017/411/lei_684_de_2017.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2017/410/lei_683_de_2017.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2017/409/lei_682_de_2017.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2017/408/lei_681_de_2017.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2017/407/lei_680_de_2017.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2017/406/lei_679_de_2017.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2017/405/lei_677_de_2017.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2017/404/lei_676_de_2017.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2017/403/lei_675_de_2017.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2017/402/lei_674_de_2017.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2017/401/lei_673_de_2017.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2017/400/lei_672_de_2017.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2017/399/lei_671_de_2017.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2017/398/lei_670_de_2017.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2017/397/lei_668_de_2017.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2016/396/lei_660_16_criacao_cargos_camara.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2015/395/lei_652_de_2015.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2015/394/lei_637_de_2015.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2015/393/lei_626_de_2015.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2015/392/lei_625_de_2015.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2015/391/lei_624_de_2015.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2014/390/lei_621_de_2014.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2014/389/lei_620_de_2014.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2014/388/lei_619_de_2014.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2014/387/lei_618_de_2014.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2014/386/lei_617_de_2014.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2014/385/lei_616_de_2014.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2014/384/lei_615_de_2014.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2014/383/lei_613_de_2014.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2014/382/lei_612_de_2014.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2014/381/lei_611_de_2014.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2014/380/lei_610_de_2014.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2014/379/lei_609_de_2014.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2014/375/lei_602_de_2014.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2014/378/lei_605_de_2014.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2014/377/lei_604_de_2014.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2014/376/lei_603_de_2014_-_dispoe_sobre_a_criacao_do_servico_municipal_de_vigilancia_sanitaria.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2014/374/lei_601_de_2014.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2014/373/lei_600_de_2014.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2014/372/lei_599_de_2014.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2013/371/lei_598_de_2013.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2013/370/lei_597_de_2013.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2013/369/lei_596_de_2013.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2013/367/lei_594_de_2013.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2013/366/lei_593_de_2013.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2013/368/lei_595_de_2013.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2013/365/lei_592_de_2013.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2013/364/lei_591_de_2013.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2013/363/lei_590_de_2013.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2013/362/lei_589_de_2013.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2013/361/lei_588_de_2013.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2013/360/lei_587_de_2013.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2013/359/lei_585_de_2013.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2013/358/lei_584_de_2013.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2013/356/lei_582_de_2013.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2013/355/lei_581_de_2013.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2013/354/lei_580_de_2013.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2013/353/lei_579_de_2013.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2013/357/lei_583_de_2013.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2013/351/lei_577_de_2013_-_fixa_vencimentos-salarios_de_cargos-funcoes_efetivos_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2013/350/lei_576_de_2013.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2013/352/lei_578_de_2013.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2013/349/lei_575_de_2013.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2012/348/lei_574_de_2012.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2012/347/lei_573_de_2012.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2012/346/lei_572_de_2012.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2012/344/lei_571_de_2012.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2013/345/lei_572_de_2012.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2012/343/lei_570_de_2012.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2012/342/lei_569_de_2012_-.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2012/341/lei_568_de_2012.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2012/340/lei_567_de_2012.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2012/339/lei_566_de_2012_-_dispoe_sobre_as_diretrizes_para_elaboracao_da_lei_orcamentaria_para_o_exercicio_financeiro_de_2013_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2012/338/lei_565_de_2012.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2012/337/lei_564_de_2012.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2012/336/lei_563_de_2012.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2012/335/lei_562_de_2012.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2012/334/lei_561_de_2012.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2011/332/lei_559_de_2011.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2011/331/lei_558_de_2011.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2011/330/lei_557_de_2011.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2011/329/lei_556_de_2011.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2011/333/lei_560_de_2011.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2011/328/lei_555_de_2011.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2011/327/lei_554_de_2011.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2011/326/lei_553_de_2011.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2011/325/lei_552_de_2011.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2011/324/lei_551_de_2011.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2011/323/lei_550_de_2011.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2011/322/lei_549_de_2011.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2011/321/lei_548_de_2011.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2010/320/lei_547_de_2010.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2010/319/lei_546_de_2010.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2010/318/lei_545_de_2010.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2010/317/lei_544_de_2010.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2010/316/lei_543_de_2010.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2010/315/lei_542_de_2010.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2010/314/lei_541_de_2010.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2010/312/lei_539_de_2010.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2010/313/lei_540_de_2010_-.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2010/311/lei_538_de_2010.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2010/310/lei_537_de_2010.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2010/309/lei_536_de_2010_-_dispoe_sobre_abertura_de_credito_especial.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2010/308/lei_535_de_2010.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2010/307/lei_534_de_2010.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2010/306/lei_533_de_2010_-_disciplina_eleicao_de_escolha_dos_membros_do_conselho_tutelar.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2010/305/lei_532_de_2010.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2010/303/lei_530_de_2010.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2010/304/lei_531_de_2010.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2009/302/lei_529_de_2009.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2009/299/lei_526_de_2009.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2009/297/lei_524_de_2009.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2009/296/lei_523_de_2009.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2009/301/lei_528_de_2009.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2009/300/lei_527_de_2009.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2009/295/lei_522_de_2009.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2009/294/lei_521_de_2009.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2009/293/lei_520_de_2009.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2009/292/lei_519_de_2009.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2009/291/lei_518_de_2009.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2009/290/lei_517_de_2009.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2009/289/lei_516_de_2009.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2009/288/lei_515_de_2009.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2009/287/lei_514_de_2009.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2009/286/lei_513_de_2009.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2009/283/lei_510_de_2009_-_fica_instituida_gratificacao_para_cargos_de_provimento_efetivo.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2009/285/lei_512_de_2009.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2009/284/lei_511_de_2009.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2009/282/lei_509_de_2009.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2009/279/lei_506_de_2009.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2009/281/lei_508_de_2009.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2009/280/lei_507_de_2009.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2009/278/lei_505_de_2009.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2009/277/lei_504_de_2009.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2009/276/lei_503_de_2009.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2009/275/lei_502_de_2009.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2009/274/lei_501_de_2009.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2009/273/lei_500_de_2009.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2009/272/lei_499_de_2009.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2009/271/lei_498_de_2009.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2009/270/lei_497_de_2009.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2009/269/lei_496_de_2009.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2009/268/lei_495_de_2009.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2009/267/lei_494_de_2009.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2009/266/lei_493_de_2009.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2009/298/lei_525_de_2009.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2009/265/lei_492_de_2009.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2009/264/lei_491_de_2009.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2009/263/lei_490_de_2009.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2009/262/lei_489_de_2009.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2009/261/lei_488_de_2009.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2008/260/lei_487_de_2008.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2008/259/lei_486_de_2008.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2008/258/lei_485_de_2008.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2008/257/lei_484_de_2008.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2008/256/lei_483_de_2008.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2008/255/lei_482_de_2008.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2008/254/lei_481_de_2008.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2008/253/lei_480_de_2008.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2008/252/lei_479_de_2008.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2008/251/lei_478_de_2008.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2008/250/lei_477_de_2008.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2008/249/lei_476_de_2008.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2008/248/lei_475_de_2008.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2008/247/lei_474_de_2008.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2008/246/lei_473_de_2008.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2008/245/lei_472_de_2008.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2007/243/lei_470_de_2007.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2007/244/lei_471_de_2007.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2007/242/lei_469_de_2007.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2007/241/lei_468_de_2007.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2007/239/lei_466_de_2007.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2007/240/lei_467_de_2007.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2007/237/lei_464_de_2007.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2007/236/lei_463_de_2007.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2007/230/lei_457_de_2007.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2007/238/lei_465_de_2007.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2007/235/lei_462_de_2007.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2007/228/lei_455_de_2007.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2007/234/lei_461_de_2007.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2007/233/lei_460_de_2007.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2007/232/lei_459_de_2007.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2007/231/lei_458_de_2007.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2007/229/lei_456_de_2007_-_dispoe_sobre_concessao_de_subvencao_social.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2007/227/lei_454_de_2007.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2007/226/lei_453_de_2007.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2006/225/lei_452_de_2006.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2006/224/lei_451_de_2006.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2006/223/lei_450_de_2006.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2006/222/lei_449_de_2006.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2006/221/lei_448_de_2006_-_dispoe_sobre_concessao_de_abono_aos_profissionais_do_magisterio_em_efetivo_exercicio_do_ensino_fundamental_e_educacao_infantil_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2006/220/lei_447_de_2006.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2006/219/lei_446_de_2006.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2006/218/lei_445_de_2006.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2006/217/lei_444_de_2006.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2006/216/lei_443_de_2006.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2006/215/lei_442_de_2006.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2006/214/lei_441_de_2006.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2006/213/lei_440_de_2006.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2006/212/lei_439_de_2006.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2006/211/lei_438_de_2006.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2006/210/lei_437_de_2006.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2006/209/lei_436_de_2006.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2005/208/lei_435_de_2005.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2005/207/lei_434_de_2005.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2005/206/lei_433_de_2005.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2005/205/lei_432_de_2005.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2005/204/lei_431_de_2005.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2005/203/lei_430_de_2005.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2005/202/lei_428_de_2005.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2005/201/lei_428_de_2005.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2005/200/lei_427_de_2005.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2005/199/lei_426_de_2005.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2005/198/lei_425_de_2005.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2005/197/lei_424_de_2005.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2005/196/lei_423_de_2005.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2005/195/lei_422_de_2005.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2005/194/lei_421_de_2005.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2005/193/lei_420_de_2005.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2005/192/lei_419_de_2005.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2004/191/lei_418_de_2004.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2004/190/lei_417_de_2004.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2004/189/lei_416_de_2004.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2004/188/lei_415_de_2004.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2004/187/lei_414_de_2004.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2004/186/lei_413_de_2004.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2004/185/lei_412_de_2004.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2004/184/lei_411_de_2004.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2003/183/lei_410_de_2003.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2003/182/lei_409_de_2003.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2003/181/lei_408_de_2003.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2003/180/lei_407_de_2003.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2003/179/lei_406_de_2003.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2003/178/lei_405_de_2003.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2003/177/lei_404_de_2003.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2003/176/lei_403_de_2003.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2003/175/lei_402_de_2003.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2003/174/lei_401_de_2003.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2003/173/lei_400_de_2003.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2002/172/lei_399_de_2002.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2002/171/lei_398_de_2002_-_dispoe_sobre_o_orcamento_municipal_para_o_exercicio_de_2003.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2002/170/lei_397_de_2002.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2002/161/lei_388_de_2002.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2002/169/lei_396_de_2002.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2002/168/lei_395_de_2002.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2002/167/lei_394_de_2002.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2002/165/lei_392_de_2002.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2002/166/lei_393_de_2002.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2002/164/lei_391_de_2002.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2002/163/lei_390_de_2002.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2002/162/lei_389_de_2002.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2002/160/lei_387_de_2002.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2002/159/lei_386_de_2002.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2001/158/lei_385_de_2001.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2001/157/lei_384_de_2001_-_dispoe_sobre_doacao_de_linha_telefonica.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2001/156/lei_383_de_2001.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2001/155/lei_382_de_2001_-_dispoe_sobre_as_diretrizes_para_a_elaboracao_de_lei_orcamentaria_para_o_exercicio_de_2002_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2001/154/lei_381_de_2001.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2001/153/lei_380_de_2001.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2001/152/lei_379_de_2001.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2001/151/lei_378_de_2001.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2001/150/lei_377_de_2001.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2001/148/lei_375_de_2001.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2001/149/lei_376_de_2001.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2001/147/lei_374_de_2001.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2001/146/lei_373_de_2001.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2001/145/lei_372_de_2001.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2001/144/lei_371_de_2001.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2001/143/lei_370_de_2001.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2000/142/lei_369_de_2000.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2000/141/lei_368_de_2000.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2000/140/lei_367_de_2000.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2000/139/lei_366_de_2000.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2000/138/lei_365_de_2000.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2000/137/lei_364_de_2000.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2000/136/lei_363_de_2000.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2000/135/lei_362_de_2000.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2000/134/lei_361_de_2000.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2000/133/lei_360_de_2000.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2000/132/lei_359_de_2000_-.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2000/131/lei_358_de_2000.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2000/130/lei_357_de_2000.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/1999/129/lei_356_de_1999.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/1999/128/lei_355_de_1999.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/1999/127/lei_354_de_1999.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/1999/125/lei_351_de_1999.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/1999/126/lei_352_de_1999.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/1999/122/lei_348_de_1999.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/1999/124/lei_350_de_1999.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/1999/123/lei_349_de_1999.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/1999/121/lei_347_de_1999.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/1999/119/lei_345_de_1999.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/1999/118/lei_344_de_1999.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/1999/120/lei_346_de_1999.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/1999/117/lei_343_de_1999.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/1999/116/lei_342_de_1999.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/1999/115/lei_341_de_1999.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/1999/114/lei_340_de_1999.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/1998/113/lei_339_de_1998.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/1998/112/lei_338_de_1998.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/1998/111/lei_337_de_1998.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/1998/110/lei_336_de_1998.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/1998/109/lei_335_de_1998.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/1998/108/lei_334_de_1998.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/1998/107/lei_333_de_1998.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/1997/102/lei_328_de_1997.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/1997/106/lei_332_de_1997.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/1997/105/lei_331_de_1997.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/1997/104/lei_330_de_1997.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/1997/103/lei_329_de_1997.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/1997/101/lei_327_de_1997.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/1997/100/lei_326_de_1997.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/1997/99/lei_325_de_1997.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/1997/98/lei_324_de_1997.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/1997/97/lei_323_de_1997.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/1997/96/lei_322_de_1997.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/1997/95/lei_321_de_1997.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/1997/93/lei_319_de_1997.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/1997/94/lei_320_de_1997.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/1997/91/lei_317_de_1997.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/1997/90/lei_316_de_1997.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/1997/89/lei_315_de_1997.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/1997/88/lei_314_de_1997.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/1997/92/lei_318_de_1997.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/1996/87/lei_309_de_1996.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/1996/86/lei_308_de_1996.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/1996/85/lei_307_de_1996.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/1996/84/lei_306_de_1996.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/1996/83/lei_303_de_1996.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/1995/82/lei_299_de_1995.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/1995/81/lei_298_de_1995.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/1995/79/lei_297_de_1995.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/1995/80/lei_296_de_1995.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/1995/78/lei_295_de_1995.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/1995/77/lei_294_de_1995.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/1995/76/lei_293_de_1995.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/1995/75/lei_292_de_1995.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/1995/74/lei_291_de_1995.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/1995/73/lei_289_de_1995.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/1995/72/lei_288_de_1995.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/1995/71/lei_287_de_1995.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/1995/70/lei_286_de_1995.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/1995/69/lei_285_de_1995.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/1995/68/lei_283_de_1995.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/1995/67/lei_282_de_1995.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/1995/66/lei_281_de_1995.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/1995/65/lei_280_de_1995.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/1995/64/lei_279_de_1995.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/1995/63/lei_278_de_1995.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/1995/62/lei_277_de_1995.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/1994/61/lei_276_de_1994.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/1994/60/lei_275_de_1994.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/1994/59/lei_272_de_1994.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/1994/58/lei_269_de_1994.pdf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/1994/57/lei_268_de_1994.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/1994/56/lei_267_de_1994.pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/1994/55/lei_266_de_1994.pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/1993/54/lei_265_de_1993_-_dispoe_sobre_a_politica_dos_diretores_da_crianca_e_do_adolescente.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/1993/52/lei_254_de_1993.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/1993/53/lei_255_de_1993.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/1993/51/lei_253_de_1993.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/1993/50/lei_252_de_1993.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/1993/48/lei_251_de_1993.pdf" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/1993/46/lei_249_de_1993.pdf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/1993/49/lei_251a_de_1993.pdf" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/1993/47/lei_250_de_1993.pdf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/1993/45/lei_248_de_1993.pdf" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/1993/44/lei_247_de_1993.pdf" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/1992/43/lei_245_de_1992.pdf" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/1992/42/lei_244_de_1992.pdf" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/1992/41/lei_243_de_1992.pdf" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/1992/39/lei_240_de_1992.pdf" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/1992/40/lei_241_de_1992.pdf" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/1991/38/lei_237_de_1991.pdf" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/1991/37/lei_236_de_1991.pdf" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/1991/36/lei_235_de_1991.pdf" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/1991/35/lei_234_de_1991.pdf" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/1991/34/lei_233_de_1991.pdf" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/1991/33/lei_232_de_1991.pdf" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/1991/32/lei_231_de_1991.pdf" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/1991/31/lei_230_de_1991.pdf" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/1991/30/lei_229_de_1991.pdf" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/1991/28/lei_227_de_1991.pdf" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/1991/27/lei_226_de_1991.pdf" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/1991/29/lei_228_de_1991.pdf" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/1991/26/lei_223_de_1991.pdf" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/1991/25/lei_221_de_1991.pdf" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/1991/24/lei_220_de_1991.pdf" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/1991/23/lei_219_de_1991.pdf" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/1990/22/lei_213_de_1990.pdf" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/1990/21/lei_212_de_1990.pdf" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/1990/20/lei_211_de_1990.pdf" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/1990/19/lei_210_de_1990.pdf" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/1990/18/lei_208_de_1990.pdf" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/1990/17/lei_207_de_1990.pdf" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/1990/15/lei_203_de_1990_-_dispoe_sobre_doacao_de_imovel.pdf" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/1990/14/lei_202_de_1990.pdf" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/1990/13/lei_201_de_1990.pdf" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/1990/16/lei_206_de_1990.pdf" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/1989/12/lei_200_de_1989.pdf" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/1989/11/lei_199_de_1989.pdf" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/1989/10/lei_198_de_1989.pdf" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/1989/9/lei_197_de_1989.pdf" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/1989/8/lei_196_de_1989.pdf" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/1989/7/lei_192_de_1989.pdf" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/1989/6/lei_191_de_1989.pdf" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/1989/5/lei_190_de_1989_-_dispoe_sobre_criacao_de_cargos.pdf" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/1989/4/lei_189_de_1989.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2024/569/lei_843_24_institui_gratificacao_especial_para_as_funcoes_relacionadas_a_planejamento_de_contratacao_equipe_de_apoio_pregoeiro_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2024/567/lei_841_24_autoriza_o_poder_executivo_municipal_a_firmar_convenio_com_hospital_maternidade_sao_mateus..pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2024/566/lei_840_24_dispoe_sobre_autorizacao_de_concessao_de_subvencao_social_a_pestalozzi..pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2023/565/lei_837_23_dispoe_sobre_creditos_adicionais_-_altera_redacao_da_lei_municipal_814-2022.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2023/564/lei_836_23_estima_a_receita_e_fixa_despesa_do_municipio_de_mucurici_para_o_exercicio_financeiro_de_2024_1.pdf.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2023/563/lei_835_23_dispoe_sobre_o_reajuste_de_vencimentos_dos_servidores_publicos_da_camara_municipal_de_mucurici-es_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2023/562/lei_834_23_fixa_o_subsidio_do_prefeito_vice-prefeito_vereadores_e_secretarios_municipais_para_a_legislatura_com_inicio_em_1_de_janeiro_de_2025_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2023/561/lei_833_23_autoriza_o_poder_executivo_municipal_a_realizar_adequacao_dos_vencimentos_dos_servidores_publicos_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2023/560/lei_832_23_dispoe_sobre_autorizacao_para_utilizacao_do_recurso_da_uniao_para_aplicacao_da_lei_federal_n_14.434_de_04_de_agosto_de_2022.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2023/559/lei_no_831-23_dispoe_sobre_alteracao_de_dispositivo_da_lei_municipal_no_718-2019_que_regulamenta_forma_e_criterios_para_indenizacao_das_despesas_de_viagens_da_camara_municipal_de_mucurici-es.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2023/558/lei_830_23_dispoe_sobre_as_diretrizes_para_a_elaboracao_da_lei_orcamentaria_para_o_exercicio_de_2024_e_da_outras_providencias_-_ldo.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2023/557/lei_829_23_institui_o_programa_de_bem-estar_animal_e_saude_publica_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2023/556/lei_828_23_institui_a_politica_municipal_de_educacao_ambiental_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2023/554/lei_n_826-2023_dispoe_sobre_politicas_municipais_das_ciancas_e_adolescentes_regulamenta_as_eleicoes_do_conselho_tutelar_e_da_outras_providencias..pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2023/553/lei_n_825-2023_altera_dispositivo_da_lei_municipal_no_725-2019_que_instituiu_gratificacao_especial_para_os_membros_da_comissao_de_licitacoes_da_camara_municipal_de_mucurici-es.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2023/552/lei_824_23_autoriza_o_poder_executivo_municipal_a_firmar_convenio_com_hospital_maternidade_sao_mateus.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2023/551/lei_823_23_autoriza_o_poder_executivo_municipal_a_adquirir_bem_imovel.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2023/550/lei_822_23_autoriza_poder_executivo_municipal_a_celebrar_servidao_administrativa_com_o_fito_de_atender_o_interesse_publico_no_ambito_do_municipio_de_mucurici-es..pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2023/549/lei_820_23_dispoe_sobre_prorrogacao_do_convenio_hospital_maternidade_sao_mateus.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2023/548/lei_819_23_dispoe_sobre_autorizacao_de_concessao_de_subvencao_social_a_pestalozzi..pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2023/547/dispoe_sobre_a_criacao_do_cargo_de_assessor_de_comunicacao_de_provimento_em_comissao_no_ambito_da_camara_municipal_de_mucurici-es.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2023/546/lei_817_23_autoriza_o_poder_executivo_a_absorver_os_trechos_rodoviarios_estaduais_urbanos_que_sao_da_responsabilidade_do_departamento_de_edificacoes_e_rodovias__der-es.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2023/545/lei_816_23_dispoe_sobre_cessao_de_uso_de_bem_publico_a_camara_municipal_de_mucurici.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2022/544/lei_815_22_dispoe_sobre_denominacao_do_plenario_da_camara_municipal_de_vereadores_de_mucurici-es_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2022/543/lei_813_22_dispoe_sobre_abertura_de_creditos_adicionais_suplementares.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2022/542/lei_812_22_dispoe_sobre_atualizacao_dos_valores_de_demonstrativos_da_ldo_com_a_loa_para_o_exercicio_financeiro_de_2023.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2022/541/lei_811_22_altera_dispositivo_da_lei_municipal_n_810-2022.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2022/540/lei_810_22_22_dispoe_sobre_reajuste_dos_vencimentos_dos_agentes_comunitarios_de_saude_e_de_endemias.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2022/539/lei_809_22_autoriza_o_poder_executivo_municipal_a_ceder_o_uso_de_bens_moveis.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2023/538/lei_n_808-2022-_estabelece_a_faixa_de_dominio_regulamenta_as_estradas_municipais_do_municipio_de_mucurici_e_da_outras_providencias..pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2022/537/lei_806_22_autoriza_o_poder_executivo_municipal_a_conceder_o_auxilio_denominado_mucurici_forte.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2022/536/lei_805_22_autoriza_o_poder_executivo_municipal_a_ceder_o_uso_de_bem_movel.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2022/535/lei_804_22_autoriza_o_poder_executivo_municipal_a_conceder_bolsa_de_estudos_a_alunos_matriculados_em_instituicao_de_ensino_superior_nao_presencial.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2022/534/lei_803_22_dispoe_sobre_abertura_de_credito_especial_para_construcao_de_unidades_habitacionais_neste_municipio_de_mucurici-es..pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2022/533/lei_802_22_dispoe_sobre_alteracao_de_dispositivo_da_lei_municipal_n_743-2020.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2022/532/lei_801_22_dispoe_sobre_reestruturacao_dos_servicos_de_plantoes_da_rede_de_urgencia_e_emergencia_especializada_e_da_outras_providencias..pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2022/531/lei_800_22_autoriza_o_poder_executivo_municipal_a_realizar_adequacao_dos_vencimentos_dos_servidores_publicos_municipais..pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2022/530/lei_799_22_autoriza_a_celebracao_de_acordos_diretos_com_os_credores_de_precatorios_da_administracao_publica_cujos_pagamentos_dos_debitos_judiciais_sejam_feitos_atraves_de_precatorios.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2022/529/lei_798_22_concede_reajuste_de_vencimentos_aos_profissionais_da_educacao_basica.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2022/528/lei_797_22_dispoe_sobre_reajuste_dos_vencimentos_dos_agentes_comunitarios_de_saude_e_de_endemias.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2022/527/lei_796_22_autoriza_o_poder_executivo_municipal_a_firmar_convenio_com_hospital_maternidade_sao_mateus.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2022/526/lei_795_22_altera_dispositivos_da_lei_n_725-2019_que_instituiu_gratificacao_especial_no_ambito_da_camara_municipal.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2022/525/lei_794_22_dispoe_sobre_nova_redacao_do_art_9_inc_i_titulo_iii_da_lei_n_737_de_23_de_dezembro_de_2019.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2022/524/lei_793_22_dispoe_sobre_alteracao-majoracao_do_valor_de_auxilio-alimentacao_dos_servidores_publicos_da_camara_municipal_de_mucurici-es.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2022/523/lei_792_22_dispoe_sobre_recomposicao-reajuste_de_vencimentos_dos_servidores_da_camara_municipal_de_mucurici-es.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2022/522/lei_791_22_dispoe_sobre_autorizacao_de_celebracao_de_convenio_com_o_municipio_de_ponto_belo_-_casa_lar.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2022/521/lei_790_22_dispoe_sobre_alteracao_de_dispositivo_da_lei_municipal_n_764-2021.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2022/520/lei_789_22_dispoe_sobre_concessao_de_lei_incentivo_fiscal_para_empresas_interessadas_em_se_instalarem_no_polo_industrial_de_mucurici.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2022/519/lei_788_22_dispoe_sobre_criacao_de_polo_industrial_neste_municipio_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2022/518/lei_787_22_dispoe_sobre_o_perimetro_urbano_do_municipio_de_mucurici-es.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2022/516/lei_785_22_dispoe_sobre_autorizacao_de_prorrogacao_do_convenio_hospital_maternidade_sao_mateus.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2021/515/lei_n_784_de_2021.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2021/514/lei_n_783_de_2021.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2021/513/lei_n_782_de_2021.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2021/512/dispoe_sobre_o_plano_plurianual_para_o_periodo_de_20221_a_2025.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2021/511/lei_779.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2021/510/lei_778.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2021/509/lei_777.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2021/506/lei_775_de_2021_-_cria_o_fundo_municipal_de_educacao_infantil_e_do_ensino_fundamental_do_municipio_de_mucurici-es.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2021/505/lei_774_de_2021_-_dispoe_sobre_as_diretrizes_para_a_elaboracao_da_lei_orcamentaria_para_o_exercicio_de_2022_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2021/504/lei_773_de_2021_-_autoriza_o_poder_executivo_a_adquirir_bem_imovel.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2021/503/lei_n_772_de_2021.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2021/502/lei_n_771_de_2021.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2021/501/lei_n_770_de_2021.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2021/500/lei_n_769_de_2021.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2021/499/lei_768_21_dispoe_sobre_autorizacao_de_concessao_de_subvencao_social_a_pestalozzi.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2021/498/lei_767_21_dispoe_sobre_autorizacao_do_poder_executivo_municipal_em_adquirir_bem_imovel.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2021/497/lei_766_21_dispoe_sobre_contratacao_de_estagiario_e_autorizacao_de_celebracao_de_convenio_com_o_poder_judiciario.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2021/496/lei_765_21_dispoe_sobre_reestruturacao_do_fundeb.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2021/493/lei_764_21_fixa_o_valor_para_pagamento_de_obrigacoes_de_requisicao_de_pequeno_valor-rpv_decorrentes_de_decisoes_judiciais_nos_termos_do_art._100__3o_e_4o_da_constituicao_federal.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2021/492/lei_763_21_autoriza_o_poder_executivo_a_conceder_bolsas_aos_profissionais_da_saude_vinculados_ao_programa_de_qualificacao_da_atencao_primaria_a_saude_1.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2021/491/lei_762_21_autoriza_o_poder_executivo_a_prorrogar_convenio_firmado_com_o_hospital_e_maternidade_de_sao_mateus_-_casa_de_nossa_senhora_aparecida.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2020/490/lei_761_20_dispoe_sobre_denominacao_de_logradouros_publicos_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2020/489/lei_760_20_estima_a_receita_e_fixa_despesa_do_municipio_para_o_exercicio_financeiro_de_2021.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2020/488/lei_759_20_dispoe_sobre_alteracao_do_texto_legal_previsto_no_artigo_5o_da_lei_municipal_n_758_2020.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2020/487/lei_758_20_dispoe_sobre_pagamento_de_adicional_de_insalubridade_para_os_profissionais_da_saude_que_atuam_diretamente_expostos_ao_covid-19.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2020/486/lei_757_20_dispoe_sobre_alteracao_da_lei_614-2014_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2020/485/lei_756_20_dispoe_sobre_alteracao_do_texto_legal_da_lei_717-2019.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2020/484/lei_755_20_dispoe_sobre_a_denominacao_de_logradouros_publicos_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2020/483/lei_754_20_estabelece_as_igrejas_e_os_templos_de_qualquer_culto_como_atividade_essencial_em_periodos_de_calamidade_de_saude_publica_no_municipio_de_mucuricies..pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2020/482/lei_753_20_dispoe_sobre_abertura_de_credito_especial.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2020/481/lei_752_20_dispoe_sobre_diretrizes_para_elaboracao_da_lei_orcamentaria_para_o_exercicio_de_2021_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2020/480/lei_751_20_dispoe_sobre_cessao_de_uso_de_bem_imovel_-_dpm.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2020/479/lei_750_20_institui_a_nota_fiscal_de_servicos_eletronica.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2020/478/lei_749_20_dispoe_sobre_programa_vale_.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2020/477/lei_748_20_denominacao_logradouros.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2020/476/lei_747_20_suspensao_da_cip_e_aluguel_de_concessao_de_uso.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2020/475/lei_746_20_concessao_de_uso_de_bem_movel.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2020/474/lei_745_20_criacao_de_cargos_pandemia.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2020/473/lei_744_20_incentivo_agentes_saude.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2020/472/lei_743_20_gratificacao_membros_licitacao_pregoeiro.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2020/471/lei_742_20_subvencao_concessao_pestalozzi.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2020/470/lei_741_20_cargo_fiscal_tributos.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2020/469/lei_740_19_subvencao_hospital_maternidade.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2019/468/lei_739_19_atualizacao_demonstrativos_ldo.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2019/434/lei_713_de_2019.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2019/433/lei_712_de_2019.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2019/467/lei_738_19_camara_auxilio_alimentacao.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2019/466/lei_737_19_camara_estrutura_administrativa.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2019/465/lei_736_19_asfrum_permissao_equipamentos.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2019/464/lei_735_19_reajuste_abono_servidores_vale_.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2019/463/lei_734_19_loa_orcamento_2020.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2019/462/lei_733_19_extincao_criacao_gerente_coordenador.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2019/461/lei_732_19_plano_saneamento_basico.doc.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2019/460/lei_731_19_parcelmanto_iptu.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2019/459/lei_730_19_ldo_lei_diretrizes_orcamentarias.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2019/458/lei_729_de_2019_-dispoe_sobre_a_denominacao_da_unidade_de_saude_do_assentamento_corrego_da_laje_e_da_outras_providencias..pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2019/457/lei_728_19.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2019/456/lei_727_de_2019_-_dispoe_sobre_a_concessao_de_auxilio_alimentacao_aos_medicos_do_esf..pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2019/2/lei_726_de_2019_-_dispoe_sobre_concessao_de_subvencao_social_a_associacao_pestalozzi..pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2019/455/lei_725_19.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2019/454/lei_724_de_2019_-_dispoe_sobre_a_criacao_do_cargo_de_medico_para_atender_o_programa_do_governo_federal_estrategia_saude_da_familia_-_esf..pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2019/3/lei_muncipal_n723_19.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2019/443/lei_722_de_2019.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2019/441/lei_720_de_2019.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2019/442/lei_721_de_2019.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2019/439/lei_718_de_2019.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2019/440/lei_719_de_2019.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2019/438/lei_717_de_2019.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2019/437/lei_716_de_2019.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2019/436/lei_715_de_2019.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2019/435/lei_714_de_2019.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2018/432/lei_711_de_2018.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2018/431/lei_710_de_2018.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2018/430/lei_708_de_2018.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2018/429/lei_707_de_2018.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2018/428/lei_708_de_2018.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2018/427/lei_705_de_2018.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2018/426/lei_704_de_2018_-_alteracao_criacao_cargos.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2018/425/lei_703_de_2018.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2018/424/lei_702_de_2018.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2018/422/lei_700_de_2018.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2018/421/lei_698_de_2018.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2018/420/lei_697_de_2018.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2018/423/lei_701_de_2018_-_dispoe_sobre_autorizacao_para_abertura_de_creditos_adicionais.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2018/419/lei_694_de_2018.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2018/418/lei_693_de_2018.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2018/417/lei_691_de_2018_-_dispoe_sobre_o_pagamento_de_incentivo_adicional_aos_agentes_comunitarios_de_saude__acs_e_agentes_de_combate_as_endemias_vinculados_as_equipes_de_saude_da_familia.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2018/416/lei_690_de_2018.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2018/415/lei_688_de_2018.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2018/414/lei_687_de_2018.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2018/413/lei_686_de_2018.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2017/412/lei_685_de_2017.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2017/411/lei_684_de_2017.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2017/410/lei_683_de_2017.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2017/409/lei_682_de_2017.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2017/408/lei_681_de_2017.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2017/407/lei_680_de_2017.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2017/406/lei_679_de_2017.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2017/405/lei_677_de_2017.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2017/404/lei_676_de_2017.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2017/403/lei_675_de_2017.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2017/402/lei_674_de_2017.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2017/401/lei_673_de_2017.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2017/400/lei_672_de_2017.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2017/399/lei_671_de_2017.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2017/398/lei_670_de_2017.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2017/397/lei_668_de_2017.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2016/396/lei_660_16_criacao_cargos_camara.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2015/395/lei_652_de_2015.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2015/394/lei_637_de_2015.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2015/393/lei_626_de_2015.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2015/392/lei_625_de_2015.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2015/391/lei_624_de_2015.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2014/390/lei_621_de_2014.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2014/389/lei_620_de_2014.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2014/388/lei_619_de_2014.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2014/387/lei_618_de_2014.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2014/386/lei_617_de_2014.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2014/385/lei_616_de_2014.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2014/384/lei_615_de_2014.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2014/383/lei_613_de_2014.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2014/382/lei_612_de_2014.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2014/381/lei_611_de_2014.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2014/380/lei_610_de_2014.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2014/379/lei_609_de_2014.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2014/375/lei_602_de_2014.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2014/378/lei_605_de_2014.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2014/377/lei_604_de_2014.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2014/376/lei_603_de_2014_-_dispoe_sobre_a_criacao_do_servico_municipal_de_vigilancia_sanitaria.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2014/374/lei_601_de_2014.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2014/373/lei_600_de_2014.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2014/372/lei_599_de_2014.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2013/371/lei_598_de_2013.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2013/370/lei_597_de_2013.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2013/369/lei_596_de_2013.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2013/367/lei_594_de_2013.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2013/366/lei_593_de_2013.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2013/368/lei_595_de_2013.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2013/365/lei_592_de_2013.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2013/364/lei_591_de_2013.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2013/363/lei_590_de_2013.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2013/362/lei_589_de_2013.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2013/361/lei_588_de_2013.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2013/360/lei_587_de_2013.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2013/359/lei_585_de_2013.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2013/358/lei_584_de_2013.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2013/356/lei_582_de_2013.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2013/355/lei_581_de_2013.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2013/354/lei_580_de_2013.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2013/353/lei_579_de_2013.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2013/357/lei_583_de_2013.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2013/351/lei_577_de_2013_-_fixa_vencimentos-salarios_de_cargos-funcoes_efetivos_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2013/350/lei_576_de_2013.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2013/352/lei_578_de_2013.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2013/349/lei_575_de_2013.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2012/348/lei_574_de_2012.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2012/347/lei_573_de_2012.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2012/346/lei_572_de_2012.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2012/344/lei_571_de_2012.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2013/345/lei_572_de_2012.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2012/343/lei_570_de_2012.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2012/342/lei_569_de_2012_-.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2012/341/lei_568_de_2012.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2012/340/lei_567_de_2012.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2012/339/lei_566_de_2012_-_dispoe_sobre_as_diretrizes_para_elaboracao_da_lei_orcamentaria_para_o_exercicio_financeiro_de_2013_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2012/338/lei_565_de_2012.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2012/337/lei_564_de_2012.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2012/336/lei_563_de_2012.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2012/335/lei_562_de_2012.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2012/334/lei_561_de_2012.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2011/332/lei_559_de_2011.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2011/331/lei_558_de_2011.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2011/330/lei_557_de_2011.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2011/329/lei_556_de_2011.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2011/333/lei_560_de_2011.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2011/328/lei_555_de_2011.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2011/327/lei_554_de_2011.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2011/326/lei_553_de_2011.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2011/325/lei_552_de_2011.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2011/324/lei_551_de_2011.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2011/323/lei_550_de_2011.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2011/322/lei_549_de_2011.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2011/321/lei_548_de_2011.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2010/320/lei_547_de_2010.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2010/319/lei_546_de_2010.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2010/318/lei_545_de_2010.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2010/317/lei_544_de_2010.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2010/316/lei_543_de_2010.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2010/315/lei_542_de_2010.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2010/314/lei_541_de_2010.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2010/312/lei_539_de_2010.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2010/313/lei_540_de_2010_-.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2010/311/lei_538_de_2010.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2010/310/lei_537_de_2010.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2010/309/lei_536_de_2010_-_dispoe_sobre_abertura_de_credito_especial.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2010/308/lei_535_de_2010.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2010/307/lei_534_de_2010.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2010/306/lei_533_de_2010_-_disciplina_eleicao_de_escolha_dos_membros_do_conselho_tutelar.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2010/305/lei_532_de_2010.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2010/303/lei_530_de_2010.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2010/304/lei_531_de_2010.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2009/302/lei_529_de_2009.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2009/299/lei_526_de_2009.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2009/297/lei_524_de_2009.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2009/296/lei_523_de_2009.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2009/301/lei_528_de_2009.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2009/300/lei_527_de_2009.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2009/295/lei_522_de_2009.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2009/294/lei_521_de_2009.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2009/293/lei_520_de_2009.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2009/292/lei_519_de_2009.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2009/291/lei_518_de_2009.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2009/290/lei_517_de_2009.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2009/289/lei_516_de_2009.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2009/288/lei_515_de_2009.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2009/287/lei_514_de_2009.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2009/286/lei_513_de_2009.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2009/283/lei_510_de_2009_-_fica_instituida_gratificacao_para_cargos_de_provimento_efetivo.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2009/285/lei_512_de_2009.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2009/284/lei_511_de_2009.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2009/282/lei_509_de_2009.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2009/279/lei_506_de_2009.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2009/281/lei_508_de_2009.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2009/280/lei_507_de_2009.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2009/278/lei_505_de_2009.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2009/277/lei_504_de_2009.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2009/276/lei_503_de_2009.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2009/275/lei_502_de_2009.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2009/274/lei_501_de_2009.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2009/273/lei_500_de_2009.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2009/272/lei_499_de_2009.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2009/271/lei_498_de_2009.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2009/270/lei_497_de_2009.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2009/269/lei_496_de_2009.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2009/268/lei_495_de_2009.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2009/267/lei_494_de_2009.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2009/266/lei_493_de_2009.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2009/298/lei_525_de_2009.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2009/265/lei_492_de_2009.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2009/264/lei_491_de_2009.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2009/263/lei_490_de_2009.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2009/262/lei_489_de_2009.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2009/261/lei_488_de_2009.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2008/260/lei_487_de_2008.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2008/259/lei_486_de_2008.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2008/258/lei_485_de_2008.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2008/257/lei_484_de_2008.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2008/256/lei_483_de_2008.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2008/255/lei_482_de_2008.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2008/254/lei_481_de_2008.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2008/253/lei_480_de_2008.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2008/252/lei_479_de_2008.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2008/251/lei_478_de_2008.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2008/250/lei_477_de_2008.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2008/249/lei_476_de_2008.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2008/248/lei_475_de_2008.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2008/247/lei_474_de_2008.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2008/246/lei_473_de_2008.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2008/245/lei_472_de_2008.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2007/243/lei_470_de_2007.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2007/244/lei_471_de_2007.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2007/242/lei_469_de_2007.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2007/241/lei_468_de_2007.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2007/239/lei_466_de_2007.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2007/240/lei_467_de_2007.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2007/237/lei_464_de_2007.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2007/236/lei_463_de_2007.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2007/230/lei_457_de_2007.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2007/238/lei_465_de_2007.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2007/235/lei_462_de_2007.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2007/228/lei_455_de_2007.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2007/234/lei_461_de_2007.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2007/233/lei_460_de_2007.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2007/232/lei_459_de_2007.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2007/231/lei_458_de_2007.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2007/229/lei_456_de_2007_-_dispoe_sobre_concessao_de_subvencao_social.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2007/227/lei_454_de_2007.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2007/226/lei_453_de_2007.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2006/225/lei_452_de_2006.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2006/224/lei_451_de_2006.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2006/223/lei_450_de_2006.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2006/222/lei_449_de_2006.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2006/221/lei_448_de_2006_-_dispoe_sobre_concessao_de_abono_aos_profissionais_do_magisterio_em_efetivo_exercicio_do_ensino_fundamental_e_educacao_infantil_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2006/220/lei_447_de_2006.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2006/219/lei_446_de_2006.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2006/218/lei_445_de_2006.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2006/217/lei_444_de_2006.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2006/216/lei_443_de_2006.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2006/215/lei_442_de_2006.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2006/214/lei_441_de_2006.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2006/213/lei_440_de_2006.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2006/212/lei_439_de_2006.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2006/211/lei_438_de_2006.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2006/210/lei_437_de_2006.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2006/209/lei_436_de_2006.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2005/208/lei_435_de_2005.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2005/207/lei_434_de_2005.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2005/206/lei_433_de_2005.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2005/205/lei_432_de_2005.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2005/204/lei_431_de_2005.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2005/203/lei_430_de_2005.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2005/202/lei_428_de_2005.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2005/201/lei_428_de_2005.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2005/200/lei_427_de_2005.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2005/199/lei_426_de_2005.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2005/198/lei_425_de_2005.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2005/197/lei_424_de_2005.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2005/196/lei_423_de_2005.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2005/195/lei_422_de_2005.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2005/194/lei_421_de_2005.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2005/193/lei_420_de_2005.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2005/192/lei_419_de_2005.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2004/191/lei_418_de_2004.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2004/190/lei_417_de_2004.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2004/189/lei_416_de_2004.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2004/188/lei_415_de_2004.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2004/187/lei_414_de_2004.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2004/186/lei_413_de_2004.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2004/185/lei_412_de_2004.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2004/184/lei_411_de_2004.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2003/183/lei_410_de_2003.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2003/182/lei_409_de_2003.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2003/181/lei_408_de_2003.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2003/180/lei_407_de_2003.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2003/179/lei_406_de_2003.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2003/178/lei_405_de_2003.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2003/177/lei_404_de_2003.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2003/176/lei_403_de_2003.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2003/175/lei_402_de_2003.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2003/174/lei_401_de_2003.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2003/173/lei_400_de_2003.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2002/172/lei_399_de_2002.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2002/171/lei_398_de_2002_-_dispoe_sobre_o_orcamento_municipal_para_o_exercicio_de_2003.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2002/170/lei_397_de_2002.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2002/161/lei_388_de_2002.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2002/169/lei_396_de_2002.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2002/168/lei_395_de_2002.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2002/167/lei_394_de_2002.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2002/165/lei_392_de_2002.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2002/166/lei_393_de_2002.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2002/164/lei_391_de_2002.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2002/163/lei_390_de_2002.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2002/162/lei_389_de_2002.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2002/160/lei_387_de_2002.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2002/159/lei_386_de_2002.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2001/158/lei_385_de_2001.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2001/157/lei_384_de_2001_-_dispoe_sobre_doacao_de_linha_telefonica.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2001/156/lei_383_de_2001.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2001/155/lei_382_de_2001_-_dispoe_sobre_as_diretrizes_para_a_elaboracao_de_lei_orcamentaria_para_o_exercicio_de_2002_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2001/154/lei_381_de_2001.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2001/153/lei_380_de_2001.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2001/152/lei_379_de_2001.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2001/151/lei_378_de_2001.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2001/150/lei_377_de_2001.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2001/148/lei_375_de_2001.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2001/149/lei_376_de_2001.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2001/147/lei_374_de_2001.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2001/146/lei_373_de_2001.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2001/145/lei_372_de_2001.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2001/144/lei_371_de_2001.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2001/143/lei_370_de_2001.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2000/142/lei_369_de_2000.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2000/141/lei_368_de_2000.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2000/140/lei_367_de_2000.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2000/139/lei_366_de_2000.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2000/138/lei_365_de_2000.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2000/137/lei_364_de_2000.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2000/136/lei_363_de_2000.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2000/135/lei_362_de_2000.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2000/134/lei_361_de_2000.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2000/133/lei_360_de_2000.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2000/132/lei_359_de_2000_-.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2000/131/lei_358_de_2000.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2000/130/lei_357_de_2000.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/1999/129/lei_356_de_1999.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/1999/128/lei_355_de_1999.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/1999/127/lei_354_de_1999.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/1999/125/lei_351_de_1999.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/1999/126/lei_352_de_1999.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/1999/122/lei_348_de_1999.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/1999/124/lei_350_de_1999.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/1999/123/lei_349_de_1999.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/1999/121/lei_347_de_1999.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/1999/119/lei_345_de_1999.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/1999/118/lei_344_de_1999.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/1999/120/lei_346_de_1999.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/1999/117/lei_343_de_1999.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/1999/116/lei_342_de_1999.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/1999/115/lei_341_de_1999.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/1999/114/lei_340_de_1999.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/1998/113/lei_339_de_1998.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/1998/112/lei_338_de_1998.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/1998/111/lei_337_de_1998.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/1998/110/lei_336_de_1998.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/1998/109/lei_335_de_1998.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/1998/108/lei_334_de_1998.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/1998/107/lei_333_de_1998.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/1997/102/lei_328_de_1997.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/1997/106/lei_332_de_1997.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/1997/105/lei_331_de_1997.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/1997/104/lei_330_de_1997.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/1997/103/lei_329_de_1997.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/1997/101/lei_327_de_1997.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/1997/100/lei_326_de_1997.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/1997/99/lei_325_de_1997.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/1997/98/lei_324_de_1997.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/1997/97/lei_323_de_1997.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/1997/96/lei_322_de_1997.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/1997/95/lei_321_de_1997.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/1997/93/lei_319_de_1997.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/1997/94/lei_320_de_1997.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/1997/91/lei_317_de_1997.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/1997/90/lei_316_de_1997.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/1997/89/lei_315_de_1997.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/1997/88/lei_314_de_1997.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/1997/92/lei_318_de_1997.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/1996/87/lei_309_de_1996.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/1996/86/lei_308_de_1996.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/1996/85/lei_307_de_1996.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/1996/84/lei_306_de_1996.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/1996/83/lei_303_de_1996.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/1995/82/lei_299_de_1995.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/1995/81/lei_298_de_1995.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/1995/79/lei_297_de_1995.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/1995/80/lei_296_de_1995.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/1995/78/lei_295_de_1995.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/1995/77/lei_294_de_1995.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/1995/76/lei_293_de_1995.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/1995/75/lei_292_de_1995.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/1995/74/lei_291_de_1995.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/1995/73/lei_289_de_1995.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/1995/72/lei_288_de_1995.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/1995/71/lei_287_de_1995.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/1995/70/lei_286_de_1995.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/1995/69/lei_285_de_1995.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/1995/68/lei_283_de_1995.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/1995/67/lei_282_de_1995.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/1995/66/lei_281_de_1995.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/1995/65/lei_280_de_1995.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/1995/64/lei_279_de_1995.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/1995/63/lei_278_de_1995.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/1995/62/lei_277_de_1995.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/1994/61/lei_276_de_1994.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/1994/60/lei_275_de_1994.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/1994/59/lei_272_de_1994.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/1994/58/lei_269_de_1994.pdf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/1994/57/lei_268_de_1994.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/1994/56/lei_267_de_1994.pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/1994/55/lei_266_de_1994.pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/1993/54/lei_265_de_1993_-_dispoe_sobre_a_politica_dos_diretores_da_crianca_e_do_adolescente.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/1993/52/lei_254_de_1993.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/1993/53/lei_255_de_1993.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/1993/51/lei_253_de_1993.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/1993/50/lei_252_de_1993.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/1993/48/lei_251_de_1993.pdf" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/1993/46/lei_249_de_1993.pdf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/1993/49/lei_251a_de_1993.pdf" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/1993/47/lei_250_de_1993.pdf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/1993/45/lei_248_de_1993.pdf" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/1993/44/lei_247_de_1993.pdf" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/1992/43/lei_245_de_1992.pdf" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/1992/42/lei_244_de_1992.pdf" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/1992/41/lei_243_de_1992.pdf" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/1992/39/lei_240_de_1992.pdf" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/1992/40/lei_241_de_1992.pdf" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/1991/38/lei_237_de_1991.pdf" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/1991/37/lei_236_de_1991.pdf" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/1991/36/lei_235_de_1991.pdf" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/1991/35/lei_234_de_1991.pdf" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/1991/34/lei_233_de_1991.pdf" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/1991/33/lei_232_de_1991.pdf" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/1991/32/lei_231_de_1991.pdf" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/1991/31/lei_230_de_1991.pdf" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/1991/30/lei_229_de_1991.pdf" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/1991/28/lei_227_de_1991.pdf" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/1991/27/lei_226_de_1991.pdf" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/1991/29/lei_228_de_1991.pdf" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/1991/26/lei_223_de_1991.pdf" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/1991/25/lei_221_de_1991.pdf" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/1991/24/lei_220_de_1991.pdf" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/1991/23/lei_219_de_1991.pdf" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/1990/22/lei_213_de_1990.pdf" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/1990/21/lei_212_de_1990.pdf" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/1990/20/lei_211_de_1990.pdf" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/1990/19/lei_210_de_1990.pdf" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/1990/18/lei_208_de_1990.pdf" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/1990/17/lei_207_de_1990.pdf" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/1990/15/lei_203_de_1990_-_dispoe_sobre_doacao_de_imovel.pdf" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/1990/14/lei_202_de_1990.pdf" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/1990/13/lei_201_de_1990.pdf" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/1990/16/lei_206_de_1990.pdf" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/1989/12/lei_200_de_1989.pdf" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/1989/11/lei_199_de_1989.pdf" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/1989/10/lei_198_de_1989.pdf" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/1989/9/lei_197_de_1989.pdf" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/1989/8/lei_196_de_1989.pdf" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/1989/7/lei_192_de_1989.pdf" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/1989/6/lei_191_de_1989.pdf" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/1989/5/lei_190_de_1989_-_dispoe_sobre_criacao_de_cargos.pdf" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/1989/4/lei_189_de_1989.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:G556"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="26.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="31.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="7" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>