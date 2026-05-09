--- v0 (2025-10-29)
+++ v1 (2026-05-09)
@@ -48,233 +48,233 @@
   <si>
     <t>Tipo da Norma Jurídica/Descrição</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>570</t>
   </si>
   <si>
     <t>2021</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
     <t>LC</t>
   </si>
   <si>
     <t>Lei Complementar</t>
   </si>
   <si>
-    <t>https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2021/570/lei_complementar_022_21_institui_a_taxa_de_servicos_de_coleta_remocao_e_destinacao_final_de_lixo_ou_residuos_neste_municipio.pdf</t>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2021/570/lei_complementar_022_21_institui_a_taxa_de_servicos_de_coleta_remocao_e_destinacao_final_de_lixo_ou_residuos_neste_municipio.pdf</t>
   </si>
   <si>
     <t>Institui no âmbito do Município de Mucurici, Estado do Espírito Santo, a_x000D_
 Taxa de Serviço de Coleta, Remoção e_x000D_
 Destinação Final de Lixo ou Resíduos -_x000D_
 TSLR е dá outras providências nos_x000D_
 termos da Lei Federal nº 14.026/2020,_x000D_
 que alterou a Lei Federal nº 11.445/2007</t>
   </si>
   <si>
     <t>508</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2021/508/lei_complementar_n_021_de_2021.pdf</t>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2021/508/lei_complementar_n_021_de_2021.pdf</t>
   </si>
   <si>
     <t>Regulamenta, em âmbito municipal, o disposto no art. 168, da constituição federal, que trata do repasses de recursos visando adequar o orçamento destes à arrecadação real do município</t>
   </si>
   <si>
     <t>495</t>
   </si>
   <si>
     <t>2020</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2020/495/lei_complementar_20_20_regulamenta_o_repasse_de_recursos_visando_adequar_o_orcamento_a_arrecadacao_real_do_municipio.pdf</t>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2020/495/lei_complementar_20_20_regulamenta_o_repasse_de_recursos_visando_adequar_o_orcamento_a_arrecadacao_real_do_municipio.pdf</t>
   </si>
   <si>
     <t>LEI COMPLEMENTAR 20 20 REGULAMENTA O REPASSE DE RECURSOS VISANDO ADEQUAR O ORÇAMENTO À ARRECADAÇÃO REAL DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>453</t>
   </si>
   <si>
     <t>2019</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2019/453/lei_complementar_19_de_2019.pdf</t>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2019/453/lei_complementar_19_de_2019.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre atualização do valor venal dos imóveis do Município de Mucurici, Estado do Espírito Santo.</t>
   </si>
   <si>
     <t>452</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2019/452/lei_complementar_18_de_2019.pdf</t>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2019/452/lei_complementar_18_de_2019.pdf</t>
   </si>
   <si>
     <t>Regulamenta, em âmbito municipal, o disposto no art. 168 da Constituição Federal que trata dos repasses de recursos visando adequar o orçamento destes à arrecadação real do Município.</t>
   </si>
   <si>
     <t>451</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2019/451/lei_complementar_17_de_2019.pdf</t>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2019/451/lei_complementar_17_de_2019.pdf</t>
   </si>
   <si>
     <t>INCLUI os arts. 115-A a 115-1 nas Concessões do Capítulo VI e REVOGA o arts. 115, ambos da Lei Complementar nº 01193, que dispõe sobre o Regime Único dos Servidores Públicos do município de Mucurici-ES, de 04 de maio de 1993, e dá outras providências.</t>
   </si>
   <si>
     <t>494</t>
   </si>
   <si>
     <t>2018</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2018/494/lei_complementar_16_18_altera_taxa_licenca..pdf</t>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2018/494/lei_complementar_16_18_altera_taxa_licenca..pdf</t>
   </si>
   <si>
     <t>LEI COMPLEMENTAR 16 18 ALTERA TAXA LICENÇA.</t>
   </si>
   <si>
     <t>450</t>
   </si>
   <si>
     <t>2017</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2017/450/lei_complementar_15_de_2017.pdf</t>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2017/450/lei_complementar_15_de_2017.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A INSTITUIÇÃO DAS TAXAS DEVIDAS PARA O LICENCIAMENTO AMBIENTAL DE EMPREENDIMENTOS, ATIVIDADES E/OU SERVIÇOS CONSIDERADOS EFETIVA OU POTENCIALMENTE POLUIDORES E/OU DEGRADADORES DO MEIO AMBIENTE NO MUNICÍPIO DE MUCURICI - ES.</t>
   </si>
   <si>
     <t>449</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2017/449/lei_complementar_14_de_2017.pdf</t>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2017/449/lei_complementar_14_de_2017.pdf</t>
   </si>
   <si>
     <t>INSTITUI O CÓDIGO MUNICIPAL DO MEIO AMBIENTE, DISPÕE SOBRE A POLÍTICA DE MEIO AMBIENTE E SOBRE O SISTEMA MUNICIPAL DO MEIO AMBIENTE PARA O MUNICÍPIO DE MUCURICI-ES</t>
   </si>
   <si>
     <t>448</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2017/448/lei_complementar_13_de_2017.pdf</t>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2017/448/lei_complementar_13_de_2017.pdf</t>
   </si>
   <si>
     <t>INSTITUIU O CÓDIGO TRIBUTÁRIO DO MUNICÍPIO DE MUCURICI, ESTADO DO ESPIRITO SANTO, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>446</t>
   </si>
   <si>
     <t>2011</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2011/446/lei_complementar_11_de_2011.pdf</t>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2011/446/lei_complementar_11_de_2011.pdf</t>
   </si>
   <si>
     <t>REGULAMENTA ATIVIDADES INSALUBRES E PERIGOSAS, NOS TERMOS DA LEI COMPLEMENTAR N° 01 DE 1993</t>
   </si>
   <si>
     <t>447</t>
   </si>
   <si>
     <t>2009</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2009/447/lei_complementar_05_de_2009.pdf</t>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2009/447/lei_complementar_05_de_2009.pdf</t>
   </si>
   <si>
     <t>REVOGA DISPOSITIVO DO REGIME ÚNICO DOS SERVIDORES DO MUNICÍPIO DE MUCURICI-ES</t>
   </si>
   <si>
     <t>445</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2009/445/lei_complementar_003_de_2001.pdf</t>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2009/445/lei_complementar_003_de_2001.pdf</t>
   </si>
   <si>
     <t>ALTERA DATA DE PAGAMENTO DE GRATIFICAÇÃO NATALINA (13º SALÁRIO)</t>
   </si>
   <si>
     <t>444</t>
   </si>
   <si>
     <t>1993</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
-    <t>https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/1993/444/lei_complementar_001_de_1993.pdf</t>
+    <t>http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/1993/444/lei_complementar_001_de_1993.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O REGIME JURÍDICO ÚNICO DO SERVIDORES PÚBLICOS DO MUNICÍPIO, DAS AUTARQUIAS E DAS FUNDAÇÕES MUNICIPAIS</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -581,67 +581,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2021/570/lei_complementar_022_21_institui_a_taxa_de_servicos_de_coleta_remocao_e_destinacao_final_de_lixo_ou_residuos_neste_municipio.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2021/508/lei_complementar_n_021_de_2021.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2020/495/lei_complementar_20_20_regulamenta_o_repasse_de_recursos_visando_adequar_o_orcamento_a_arrecadacao_real_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2019/453/lei_complementar_19_de_2019.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2019/452/lei_complementar_18_de_2019.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2019/451/lei_complementar_17_de_2019.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2018/494/lei_complementar_16_18_altera_taxa_licenca..pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2017/450/lei_complementar_15_de_2017.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2017/449/lei_complementar_14_de_2017.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2017/448/lei_complementar_13_de_2017.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2011/446/lei_complementar_11_de_2011.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2009/447/lei_complementar_05_de_2009.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2009/445/lei_complementar_003_de_2001.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/1993/444/lei_complementar_001_de_1993.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2021/570/lei_complementar_022_21_institui_a_taxa_de_servicos_de_coleta_remocao_e_destinacao_final_de_lixo_ou_residuos_neste_municipio.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2021/508/lei_complementar_n_021_de_2021.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2020/495/lei_complementar_20_20_regulamenta_o_repasse_de_recursos_visando_adequar_o_orcamento_a_arrecadacao_real_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2019/453/lei_complementar_19_de_2019.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2019/452/lei_complementar_18_de_2019.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2019/451/lei_complementar_17_de_2019.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2018/494/lei_complementar_16_18_altera_taxa_licenca..pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2017/450/lei_complementar_15_de_2017.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2017/449/lei_complementar_14_de_2017.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2017/448/lei_complementar_13_de_2017.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2011/446/lei_complementar_11_de_2011.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2009/447/lei_complementar_05_de_2009.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/2009/445/lei_complementar_003_de_2001.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mucurici.es.leg.br/media/sapl/public/normajuridica/1993/444/lei_complementar_001_de_1993.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:G15"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="26.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="31.28515625" bestFit="1" customWidth="1"/>
-    <col min="6" max="6" width="191.42578125" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="190.5703125" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="245.42578125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>